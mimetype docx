--- v0 (2025-11-30)
+++ v1 (2026-04-29)
@@ -619,51 +619,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Type of Sponsor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00426A3C" w:rsidRPr="004548D8" w14:paraId="5ABFF34B" w14:textId="77777777" w:rsidTr="00D04F97">
         <w:trPr>
           <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="193D9DEE" w14:textId="77777777" w:rsidR="00426A3C" w:rsidRPr="004F4DD2" w:rsidRDefault="00EB3A61" w:rsidP="00B556CE">
+          <w:p w14:paraId="193D9DEE" w14:textId="77777777" w:rsidR="00426A3C" w:rsidRPr="004F4DD2" w:rsidRDefault="00A23969" w:rsidP="00B556CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-609741472"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -684,51 +684,51 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00426A3C" w:rsidRPr="004F4DD2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Commercial sponsor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4993" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BE0825C" w14:textId="77777777" w:rsidR="00C05260" w:rsidRDefault="00EB3A61" w:rsidP="00C05260">
+          <w:p w14:paraId="6BE0825C" w14:textId="77777777" w:rsidR="00C05260" w:rsidRDefault="00A23969" w:rsidP="00C05260">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1440412644"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -779,51 +779,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (not for profit entity, medical research institute, university)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00426A3C" w:rsidRPr="004548D8" w14:paraId="710728F2" w14:textId="77777777" w:rsidTr="00C05260">
         <w:trPr>
           <w:trHeight w:val="682"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10E56881" w14:textId="77777777" w:rsidR="00426A3C" w:rsidRPr="004F4DD2" w:rsidRDefault="00EB3A61" w:rsidP="00B556CE">
+          <w:p w14:paraId="10E56881" w14:textId="77777777" w:rsidR="00426A3C" w:rsidRPr="004F4DD2" w:rsidRDefault="00A23969" w:rsidP="00B556CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-646209403"/>
@@ -847,51 +847,51 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00426A3C" w:rsidRPr="004F4DD2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Investigator Initiated</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4993" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BE6D1B0" w14:textId="77777777" w:rsidR="00426A3C" w:rsidRPr="004F4DD2" w:rsidRDefault="00EB3A61" w:rsidP="00B556CE">
+          <w:p w14:paraId="4BE6D1B0" w14:textId="77777777" w:rsidR="00426A3C" w:rsidRPr="004F4DD2" w:rsidRDefault="00A23969" w:rsidP="00B556CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1619636411"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -1680,51 +1680,51 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Accreditation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0476720C" w14:textId="77777777" w:rsidR="00165144" w:rsidRPr="007A60E6" w:rsidRDefault="00EB3A61" w:rsidP="003C475E">
+          <w:p w14:paraId="0476720C" w14:textId="77777777" w:rsidR="00165144" w:rsidRPr="007A60E6" w:rsidRDefault="00A23969" w:rsidP="003C475E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 </w:rPr>
                 <w:id w:val="-1574125457"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -1750,51 +1750,51 @@
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
               </w:rPr>
               <w:t xml:space="preserve">  Current CV </w:t>
             </w:r>
             <w:r w:rsidR="00165144" w:rsidRPr="007A60E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(within 2 years)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F01E9D6" w14:textId="77777777" w:rsidR="00165144" w:rsidRPr="007A60E6" w:rsidRDefault="00EB3A61" w:rsidP="003C475E">
+          <w:p w14:paraId="4F01E9D6" w14:textId="77777777" w:rsidR="00165144" w:rsidRPr="007A60E6" w:rsidRDefault="00A23969" w:rsidP="003C475E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 </w:rPr>
                 <w:id w:val="-988635325"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -2260,93 +2260,92 @@
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A984FD1" w14:textId="5E2D24DC" w:rsidR="003C475E" w:rsidRPr="00E02792" w:rsidRDefault="003C475E" w:rsidP="003C475E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02792">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>NB: All additional investigators involved in a research project at the Healthscope hospital must have their own professional indemnity insurance that includes cover for Clinical Trials and Research in the private sector.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="73D16BE9" w14:textId="77777777" w:rsidR="006E3EE1" w:rsidRDefault="006E3EE1" w:rsidP="00EA01AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CE99CD9" w14:textId="68B49BFF" w:rsidR="00165144" w:rsidRPr="00165144" w:rsidRDefault="00165144" w:rsidP="00EA01AA">
+    <w:p w14:paraId="0CE99CD9" w14:textId="1271C3BB" w:rsidR="00165144" w:rsidRPr="00165144" w:rsidRDefault="00165144" w:rsidP="00EA01AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E51DE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(copy the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002E0E0B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">below </w:t>
+        <w:t xml:space="preserve">above </w:t>
       </w:r>
       <w:r w:rsidRPr="002E51DE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>table to add additional investigators</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> participating in the research project</w:t>
       </w:r>
       <w:r w:rsidRPr="002E51DE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -3049,51 +3048,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E51DE" w:rsidRPr="007250BC" w14:paraId="5BB7165D" w14:textId="77777777" w:rsidTr="009202F0">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EAA0EBA" w14:textId="77777777" w:rsidR="002E51DE" w:rsidRPr="00426A3C" w:rsidRDefault="00EB3A61" w:rsidP="002E51DE">
+          <w:p w14:paraId="3EAA0EBA" w14:textId="77777777" w:rsidR="002E51DE" w:rsidRPr="00426A3C" w:rsidRDefault="00A23969" w:rsidP="002E51DE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:rPr>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1686254811"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -3110,51 +3109,51 @@
                     <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002E51DE" w:rsidRPr="00426A3C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">      Clinical Trial - Drug</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D03D16F" w14:textId="77777777" w:rsidR="002E51DE" w:rsidRPr="00426A3C" w:rsidRDefault="00EB3A61" w:rsidP="002E51DE">
+          <w:p w14:paraId="1D03D16F" w14:textId="77777777" w:rsidR="002E51DE" w:rsidRPr="00426A3C" w:rsidRDefault="00A23969" w:rsidP="002E51DE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-540677125"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -3191,51 +3190,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
             <w:r w:rsidR="002E51DE" w:rsidRPr="00426A3C" w:rsidDel="0027403E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36865D53" w14:textId="77777777" w:rsidR="002E51DE" w:rsidRPr="00426A3C" w:rsidRDefault="00EB3A61" w:rsidP="002E51DE">
+          <w:p w14:paraId="36865D53" w14:textId="77777777" w:rsidR="002E51DE" w:rsidRPr="00426A3C" w:rsidRDefault="00A23969" w:rsidP="002E51DE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1887910418"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -3265,51 +3264,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">      Health Research</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E51DE" w:rsidRPr="007250BC" w14:paraId="0274DDAD" w14:textId="77777777" w:rsidTr="009202F0">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19E1C621" w14:textId="77777777" w:rsidR="002E51DE" w:rsidRPr="00426A3C" w:rsidRDefault="00EB3A61" w:rsidP="002E51DE">
+          <w:p w14:paraId="19E1C621" w14:textId="77777777" w:rsidR="002E51DE" w:rsidRPr="00426A3C" w:rsidRDefault="00A23969" w:rsidP="002E51DE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:rPr>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-880469747"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -3325,51 +3324,51 @@
                     <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002E51DE" w:rsidRPr="00426A3C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">      Clinical Trial - Device</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="057A9963" w14:textId="77777777" w:rsidR="002E51DE" w:rsidRPr="00426A3C" w:rsidRDefault="00EB3A61" w:rsidP="002E51DE">
+          <w:p w14:paraId="057A9963" w14:textId="77777777" w:rsidR="002E51DE" w:rsidRPr="00426A3C" w:rsidRDefault="00A23969" w:rsidP="002E51DE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1342775483"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -3389,51 +3388,51 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002E51DE" w:rsidRPr="00426A3C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">      Clinical Registry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B5B23AF" w14:textId="77777777" w:rsidR="002E51DE" w:rsidRPr="00426A3C" w:rsidRDefault="00EB3A61" w:rsidP="002E51DE">
+          <w:p w14:paraId="4B5B23AF" w14:textId="77777777" w:rsidR="002E51DE" w:rsidRPr="00426A3C" w:rsidRDefault="00A23969" w:rsidP="002E51DE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="541406652"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -3618,51 +3617,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>project:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A6B1C" w:rsidRPr="007250BC" w14:paraId="149A5DA0" w14:textId="77777777" w:rsidTr="009202F0">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D929AC9" w14:textId="77777777" w:rsidR="004A6B1C" w:rsidRPr="00426A3C" w:rsidRDefault="00EB3A61" w:rsidP="004A6B1C">
+          <w:p w14:paraId="3D929AC9" w14:textId="77777777" w:rsidR="004A6B1C" w:rsidRPr="00426A3C" w:rsidRDefault="00A23969" w:rsidP="004A6B1C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="947434513"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -3683,51 +3682,51 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004A6B1C" w:rsidRPr="00426A3C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Phase I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C48E35E" w14:textId="77777777" w:rsidR="004A6B1C" w:rsidRPr="00426A3C" w:rsidRDefault="00EB3A61" w:rsidP="0074628E">
+          <w:p w14:paraId="3C48E35E" w14:textId="77777777" w:rsidR="004A6B1C" w:rsidRPr="00426A3C" w:rsidRDefault="00A23969" w:rsidP="0074628E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1882524771"/>
@@ -3750,51 +3749,51 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004A6B1C" w:rsidRPr="00426A3C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Phase II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53475887" w14:textId="77777777" w:rsidR="004A6B1C" w:rsidRPr="00426A3C" w:rsidRDefault="00EB3A61" w:rsidP="0074628E">
+          <w:p w14:paraId="53475887" w14:textId="77777777" w:rsidR="004A6B1C" w:rsidRPr="00426A3C" w:rsidRDefault="00A23969" w:rsidP="0074628E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1397436850"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -3815,51 +3814,51 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004A6B1C" w:rsidRPr="00426A3C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Phase III</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="731C028A" w14:textId="77777777" w:rsidR="004A6B1C" w:rsidRPr="00426A3C" w:rsidRDefault="00EB3A61" w:rsidP="0074628E">
+          <w:p w14:paraId="731C028A" w14:textId="77777777" w:rsidR="004A6B1C" w:rsidRPr="00426A3C" w:rsidRDefault="00A23969" w:rsidP="0074628E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1963872102"/>
@@ -4860,76 +4859,111 @@
           </w:tcPr>
           <w:p w14:paraId="0CFF88E2" w14:textId="77777777" w:rsidR="003E76CB" w:rsidRPr="004F4DD2" w:rsidRDefault="003E76CB" w:rsidP="0075744F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="16CC7C40" w14:textId="77777777" w:rsidR="00165144" w:rsidRDefault="00165144" w:rsidP="00EB3A61">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="1C83179C" w14:textId="77777777" w:rsidR="002E0E0B" w:rsidRDefault="002E0E0B" w:rsidP="00EB3A61">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="681552BE" w14:textId="77777777" w:rsidR="002E0E0B" w:rsidRDefault="002E0E0B" w:rsidP="00EB3A61">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B729B1F" w14:textId="77777777" w:rsidR="002E0E0B" w:rsidRDefault="002E0E0B" w:rsidP="00EB3A61">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="11970359" w14:textId="32D5FC06" w:rsidR="00165144" w:rsidRPr="00165144" w:rsidRDefault="001740A1" w:rsidP="00165144">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165144">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Patient Safety</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="638A6ED7" w14:textId="77777777" w:rsidR="00263B7B" w:rsidRPr="00165144" w:rsidRDefault="00263B7B" w:rsidP="00263B7B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10074" w:type="dxa"/>
         <w:tblInd w:w="1" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4404"/>
         <w:gridCol w:w="5670"/>
       </w:tblGrid>
@@ -5102,236 +5136,236 @@
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="004F4DD2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="325BCE2B" w14:textId="77777777" w:rsidR="00B82033" w:rsidRPr="004F4DD2" w:rsidRDefault="00EB3A61" w:rsidP="00FA57B8">
+          <w:p w14:paraId="325BCE2B" w14:textId="77777777" w:rsidR="00B82033" w:rsidRPr="004F4DD2" w:rsidRDefault="00A23969" w:rsidP="00FA57B8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-771784561"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B82033" w:rsidRPr="004F4DD2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B82033" w:rsidRPr="004F4DD2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Investigational Drug / Device </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07010E95" w14:textId="77777777" w:rsidR="00B82033" w:rsidRPr="004F4DD2" w:rsidRDefault="00EB3A61" w:rsidP="00FA57B8">
+          <w:p w14:paraId="07010E95" w14:textId="77777777" w:rsidR="00B82033" w:rsidRPr="004F4DD2" w:rsidRDefault="00A23969" w:rsidP="00FA57B8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="315" w:hanging="315"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="794019339"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B82033" w:rsidRPr="004F4DD2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B82033" w:rsidRPr="004F4DD2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Procedure</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E991E21" w14:textId="77777777" w:rsidR="00B82033" w:rsidRPr="004F4DD2" w:rsidRDefault="00EB3A61" w:rsidP="00FA57B8">
+          <w:p w14:paraId="4E991E21" w14:textId="77777777" w:rsidR="00B82033" w:rsidRPr="004F4DD2" w:rsidRDefault="00A23969" w:rsidP="00FA57B8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1612516814"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B82033" w:rsidRPr="004F4DD2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B82033" w:rsidRPr="004F4DD2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Tissue Samples</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6325B413" w14:textId="77777777" w:rsidR="00B82033" w:rsidRPr="004F4DD2" w:rsidRDefault="00EB3A61" w:rsidP="00FA57B8">
+          <w:p w14:paraId="6325B413" w14:textId="77777777" w:rsidR="00B82033" w:rsidRPr="004F4DD2" w:rsidRDefault="00A23969" w:rsidP="00FA57B8">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1198430112"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B82033" w:rsidRPr="004F4DD2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B82033" w:rsidRPr="004F4DD2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Blood Samples</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="387A1FCF" w14:textId="77777777" w:rsidR="00B82033" w:rsidRPr="004F4DD2" w:rsidRDefault="00EB3A61" w:rsidP="003065D1">
+          <w:p w14:paraId="387A1FCF" w14:textId="77777777" w:rsidR="00B82033" w:rsidRPr="004F4DD2" w:rsidRDefault="00A23969" w:rsidP="003065D1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1508977543"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -6023,143 +6057,143 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005745F2" w:rsidRPr="00FD1D7E" w14:paraId="6CA79CD0" w14:textId="77777777" w:rsidTr="009202F0">
         <w:trPr>
           <w:trHeight w:val="1554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4795D9EB" w14:textId="77777777" w:rsidR="005745F2" w:rsidRPr="00D7701A" w:rsidRDefault="00EB3A61" w:rsidP="005745F2">
+          <w:p w14:paraId="4795D9EB" w14:textId="77777777" w:rsidR="005745F2" w:rsidRPr="00D7701A" w:rsidRDefault="00A23969" w:rsidP="005745F2">
             <w:pPr>
               <w:ind w:left="306" w:hanging="306"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1558776797"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005745F2" w:rsidRPr="00D7701A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005745F2" w:rsidRPr="00D7701A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Written consent to participate in the specific research study</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AD5DC78" w14:textId="618B837C" w:rsidR="005745F2" w:rsidRPr="00D7701A" w:rsidRDefault="00EB3A61" w:rsidP="005745F2">
+          <w:p w14:paraId="5AD5DC78" w14:textId="618B837C" w:rsidR="005745F2" w:rsidRPr="00D7701A" w:rsidRDefault="00A23969" w:rsidP="005745F2">
             <w:pPr>
               <w:ind w:left="306" w:hanging="306"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1466231260"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005745F2" w:rsidRPr="00D7701A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005745F2" w:rsidRPr="00D7701A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Consent for access to participants’ medical records</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5977C81A" w14:textId="77777777" w:rsidR="005745F2" w:rsidRPr="00D7701A" w:rsidRDefault="00EB3A61" w:rsidP="005745F2">
+          <w:p w14:paraId="5977C81A" w14:textId="77777777" w:rsidR="005745F2" w:rsidRPr="00D7701A" w:rsidRDefault="00A23969" w:rsidP="005745F2">
             <w:pPr>
               <w:ind w:left="306" w:hanging="306"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="35863242"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6186,51 +6220,51 @@
             <w:r w:rsidR="005745F2" w:rsidRPr="00D7701A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Consent for </w:t>
             </w:r>
             <w:r w:rsidR="005745F2" w:rsidRPr="00D7701A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>collection and use of patient’s tissue samples</w:t>
             </w:r>
             <w:r w:rsidR="005745F2" w:rsidRPr="00D7701A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6344657C" w14:textId="77777777" w:rsidR="005745F2" w:rsidRPr="00D7701A" w:rsidRDefault="00EB3A61" w:rsidP="005745F2">
+          <w:p w14:paraId="6344657C" w14:textId="77777777" w:rsidR="005745F2" w:rsidRPr="00D7701A" w:rsidRDefault="00A23969" w:rsidP="005745F2">
             <w:pPr>
               <w:ind w:left="306" w:hanging="306"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1465123343"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -6240,51 +6274,51 @@
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005745F2" w:rsidRPr="00D7701A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="005745F2" w:rsidRPr="00D7701A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Waiver of consent approval by HREC</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51F6304B" w14:textId="77777777" w:rsidR="005745F2" w:rsidRPr="00D7701A" w:rsidRDefault="00EB3A61" w:rsidP="005745F2">
+          <w:p w14:paraId="51F6304B" w14:textId="77777777" w:rsidR="005745F2" w:rsidRPr="00D7701A" w:rsidRDefault="00A23969" w:rsidP="005745F2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-2030790588"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6858,51 +6892,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="548FA341" w14:textId="77777777" w:rsidR="002672A6" w:rsidRPr="00D2262C" w:rsidRDefault="00C53560" w:rsidP="00AF5543">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2262C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Human Research Ethics Committee (HREC) Review</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2576DD97" w14:textId="77777777" w:rsidR="00C05FA2" w:rsidRDefault="00C05FA2" w:rsidP="00C05FA2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10075" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10075"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C05FA2" w:rsidRPr="006902D8" w14:paraId="46A3D7DE" w14:textId="77777777" w:rsidTr="003E76CB">
         <w:trPr>
@@ -7001,51 +7034,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">.1.1 Ethics review application status </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D7701A" w:rsidRPr="007250BC" w14:paraId="1EC35B64" w14:textId="77777777" w:rsidTr="003E76CB">
         <w:trPr>
           <w:trHeight w:val="683"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10075" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="337F117F" w14:textId="77777777" w:rsidR="00D7701A" w:rsidRPr="00D7701A" w:rsidRDefault="00EB3A61" w:rsidP="00D7701A">
+          <w:p w14:paraId="337F117F" w14:textId="77777777" w:rsidR="00D7701A" w:rsidRPr="00D7701A" w:rsidRDefault="00A23969" w:rsidP="00D7701A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-824426614"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -7053,51 +7086,51 @@
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D7701A" w:rsidRPr="00D7701A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D7701A" w:rsidRPr="00D7701A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Submitted to HREC for Review*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CCF10C7" w14:textId="77777777" w:rsidR="00D7701A" w:rsidRPr="00D7701A" w:rsidRDefault="00EB3A61" w:rsidP="00D7701A">
+          <w:p w14:paraId="2CCF10C7" w14:textId="77777777" w:rsidR="00D7701A" w:rsidRPr="00D7701A" w:rsidRDefault="00A23969" w:rsidP="00D7701A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="983667357"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -7368,51 +7401,64 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16971DDF" w14:textId="77777777" w:rsidR="003E76CB" w:rsidRPr="00D7701A" w:rsidRDefault="003E76CB" w:rsidP="0075744F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="-24"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07D498D6" w14:textId="77777777" w:rsidR="00D24FE9" w:rsidRPr="00EB3A61" w:rsidRDefault="00D24FE9" w:rsidP="002E51DE">
+    <w:p w14:paraId="07D498D6" w14:textId="77777777" w:rsidR="00D24FE9" w:rsidRDefault="00D24FE9" w:rsidP="002E51DE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1855039E" w14:textId="77777777" w:rsidR="002E0E0B" w:rsidRPr="00EB3A61" w:rsidRDefault="002E0E0B" w:rsidP="002E51DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01F80C35" w14:textId="434667D6" w:rsidR="00D00EBD" w:rsidRPr="00D2262C" w:rsidRDefault="00C53560" w:rsidP="00AF5543">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
@@ -7647,188 +7693,188 @@
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="001C1527" w:rsidRPr="00950481">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>dmissions/ visits / procedures:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="358D99E7" w14:textId="77777777" w:rsidR="001C1527" w:rsidRDefault="00EB3A61" w:rsidP="001C1527">
+          <w:p w14:paraId="358D99E7" w14:textId="77777777" w:rsidR="001C1527" w:rsidRDefault="00A23969" w:rsidP="001C1527">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="2118870790"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001C1527" w:rsidRPr="00D7701A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001C1527" w:rsidRPr="00D7701A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Meeting room</w:t>
             </w:r>
             <w:r w:rsidR="001C1527" w:rsidRPr="00D7701A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1456087D" w14:textId="77777777" w:rsidR="001C1527" w:rsidRPr="001C1527" w:rsidRDefault="00EB3A61" w:rsidP="001C1527">
+          <w:p w14:paraId="1456087D" w14:textId="77777777" w:rsidR="001C1527" w:rsidRPr="001C1527" w:rsidRDefault="00A23969" w:rsidP="001C1527">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="524208939"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001C1527" w:rsidRPr="00D7701A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001C1527" w:rsidRPr="00D7701A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Day Admissions           </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43906785" w14:textId="77777777" w:rsidR="001C1527" w:rsidRPr="00D7701A" w:rsidRDefault="00EB3A61" w:rsidP="001C1527">
+          <w:p w14:paraId="43906785" w14:textId="77777777" w:rsidR="001C1527" w:rsidRPr="00D7701A" w:rsidRDefault="00A23969" w:rsidP="001C1527">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1958244377"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001C1527" w:rsidRPr="00D7701A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001C1527" w:rsidRPr="00D7701A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Outpatient Visits</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15E0376E" w14:textId="77777777" w:rsidR="001C1527" w:rsidRPr="00D7701A" w:rsidRDefault="00EB3A61" w:rsidP="00950481">
+          <w:p w14:paraId="15E0376E" w14:textId="77777777" w:rsidR="001C1527" w:rsidRPr="00D7701A" w:rsidRDefault="00A23969" w:rsidP="00950481">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1418443303"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -7850,96 +7896,96 @@
               </w:rPr>
               <w:t xml:space="preserve"> Surgical Procedure</w:t>
             </w:r>
             <w:r w:rsidR="001C1527" w:rsidRPr="00D7701A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55BB2FD5" w14:textId="77777777" w:rsidR="001C1527" w:rsidRPr="00D7701A" w:rsidRDefault="00EB3A61" w:rsidP="00950481">
+          <w:p w14:paraId="55BB2FD5" w14:textId="77777777" w:rsidR="001C1527" w:rsidRPr="00D7701A" w:rsidRDefault="00A23969" w:rsidP="00950481">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-650821115"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001C1527" w:rsidRPr="00D7701A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001C1527" w:rsidRPr="00D7701A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Overnight Hospital Stay</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0926D30D" w14:textId="77777777" w:rsidR="001C1527" w:rsidRPr="00D7701A" w:rsidRDefault="00EB3A61" w:rsidP="00950481">
+          <w:p w14:paraId="0926D30D" w14:textId="77777777" w:rsidR="001C1527" w:rsidRPr="00D7701A" w:rsidRDefault="00A23969" w:rsidP="00950481">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-2145652732"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001C1527" w:rsidRPr="00D7701A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="22"/>
@@ -7949,98 +7995,98 @@
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001C1527" w:rsidRPr="00D7701A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001C1527">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="001C1527" w:rsidRPr="00D7701A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">harmacy </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="317B56F1" w14:textId="77777777" w:rsidR="001C1527" w:rsidRPr="00D7701A" w:rsidRDefault="00EB3A61" w:rsidP="00950481">
+          <w:p w14:paraId="317B56F1" w14:textId="77777777" w:rsidR="001C1527" w:rsidRPr="00D7701A" w:rsidRDefault="00A23969" w:rsidP="00950481">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="688715825"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001C1527" w:rsidRPr="00D7701A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001C1527">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> P</w:t>
             </w:r>
             <w:r w:rsidR="001C1527" w:rsidRPr="00D7701A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">athology </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63C31E63" w14:textId="77777777" w:rsidR="001C1527" w:rsidRPr="00950481" w:rsidRDefault="00EB3A61" w:rsidP="00950481">
+          <w:p w14:paraId="63C31E63" w14:textId="77777777" w:rsidR="001C1527" w:rsidRPr="00950481" w:rsidRDefault="00A23969" w:rsidP="00950481">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-738165802"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001C1527" w:rsidRPr="00D7701A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="22"/>
@@ -8336,51 +8382,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hospital</w:t>
             </w:r>
             <w:r w:rsidR="00BF2186" w:rsidRPr="00D7701A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> staff:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4265647C" w14:textId="77777777" w:rsidR="00BF2186" w:rsidRPr="00D7701A" w:rsidRDefault="00EB3A61" w:rsidP="00BF2186">
+          <w:p w14:paraId="4265647C" w14:textId="77777777" w:rsidR="00BF2186" w:rsidRPr="00D7701A" w:rsidRDefault="00A23969" w:rsidP="00BF2186">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="958224869"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF2186" w:rsidRPr="00D7701A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
@@ -8390,91 +8436,91 @@
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BF2186" w:rsidRPr="00D7701A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Clinical Trial </w:t>
             </w:r>
             <w:r w:rsidR="00BF2186">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00BF2186" w:rsidRPr="00D7701A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">oordinators </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46CCC01D" w14:textId="77777777" w:rsidR="00BF2186" w:rsidRPr="00D7701A" w:rsidRDefault="00EB3A61" w:rsidP="00BF2186">
+          <w:p w14:paraId="46CCC01D" w14:textId="77777777" w:rsidR="00BF2186" w:rsidRPr="00D7701A" w:rsidRDefault="00A23969" w:rsidP="00BF2186">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1697850394"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF2186" w:rsidRPr="00D7701A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BF2186" w:rsidRPr="00D7701A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Medical staff</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37F2F4EC" w14:textId="77777777" w:rsidR="00BF2186" w:rsidRPr="007F2A6B" w:rsidRDefault="00EB3A61" w:rsidP="00BF2186">
+          <w:p w14:paraId="37F2F4EC" w14:textId="77777777" w:rsidR="00BF2186" w:rsidRPr="007F2A6B" w:rsidRDefault="00A23969" w:rsidP="00BF2186">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-254824241"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF2186" w:rsidRPr="00D7701A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
@@ -8483,131 +8529,131 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BF2186" w:rsidRPr="00D7701A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nursing staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EAADA25" w14:textId="77777777" w:rsidR="00BF2186" w:rsidRPr="00D7701A" w:rsidRDefault="00EB3A61" w:rsidP="00BF2186">
+          <w:p w14:paraId="7EAADA25" w14:textId="77777777" w:rsidR="00BF2186" w:rsidRPr="00D7701A" w:rsidRDefault="00A23969" w:rsidP="00BF2186">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1139493261"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF2186" w:rsidRPr="00D7701A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BF2186" w:rsidRPr="00D7701A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Allied Health staff</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B7FCA87" w14:textId="77777777" w:rsidR="00BF2186" w:rsidRPr="00D7701A" w:rsidRDefault="00EB3A61" w:rsidP="00BF2186">
+          <w:p w14:paraId="7B7FCA87" w14:textId="77777777" w:rsidR="00BF2186" w:rsidRPr="00D7701A" w:rsidRDefault="00A23969" w:rsidP="00BF2186">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-648275197"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF2186" w:rsidRPr="00D7701A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BF2186" w:rsidRPr="00D7701A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Administrative staff</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70899E71" w14:textId="77777777" w:rsidR="00BF2186" w:rsidRPr="00950481" w:rsidRDefault="00EB3A61" w:rsidP="00BF2186">
+          <w:p w14:paraId="70899E71" w14:textId="77777777" w:rsidR="00BF2186" w:rsidRPr="00950481" w:rsidRDefault="00A23969" w:rsidP="00BF2186">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-602033487"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BF2186" w:rsidRPr="00D7701A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
@@ -8799,51 +8845,219 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3102FA62" w14:textId="77777777" w:rsidR="003E76CB" w:rsidRPr="00D7701A" w:rsidRDefault="003E76CB" w:rsidP="0075744F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="-24"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2FCBDEC4" w14:textId="77777777" w:rsidR="00D22C7B" w:rsidRPr="00EB3A61" w:rsidRDefault="00D22C7B" w:rsidP="00D22C7B">
+    <w:p w14:paraId="2FCBDEC4" w14:textId="77777777" w:rsidR="00D22C7B" w:rsidRDefault="00D22C7B" w:rsidP="00D22C7B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3217AF52" w14:textId="77777777" w:rsidR="002E0E0B" w:rsidRDefault="002E0E0B" w:rsidP="00D22C7B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F9D5066" w14:textId="77777777" w:rsidR="002E0E0B" w:rsidRDefault="002E0E0B" w:rsidP="00D22C7B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45430AFB" w14:textId="77777777" w:rsidR="002E0E0B" w:rsidRDefault="002E0E0B" w:rsidP="00D22C7B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41DF84E7" w14:textId="77777777" w:rsidR="002E0E0B" w:rsidRDefault="002E0E0B" w:rsidP="00D22C7B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B732993" w14:textId="77777777" w:rsidR="002E0E0B" w:rsidRDefault="002E0E0B" w:rsidP="00D22C7B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69F26123" w14:textId="77777777" w:rsidR="002E0E0B" w:rsidRDefault="002E0E0B" w:rsidP="00D22C7B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36B4C66A" w14:textId="77777777" w:rsidR="002E0E0B" w:rsidRDefault="002E0E0B" w:rsidP="00D22C7B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13A2113F" w14:textId="77777777" w:rsidR="002E0E0B" w:rsidRDefault="002E0E0B" w:rsidP="00D22C7B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="576F4695" w14:textId="77777777" w:rsidR="002E0E0B" w:rsidRDefault="002E0E0B" w:rsidP="00D22C7B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EE03C63" w14:textId="77777777" w:rsidR="002E0E0B" w:rsidRDefault="002E0E0B" w:rsidP="00D22C7B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D6C55B2" w14:textId="77777777" w:rsidR="002E0E0B" w:rsidRDefault="002E0E0B" w:rsidP="00D22C7B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="450"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="602D36C0" w14:textId="77777777" w:rsidR="002E0E0B" w:rsidRPr="00EB3A61" w:rsidRDefault="002E0E0B" w:rsidP="00D22C7B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B2DD90C" w14:textId="77777777" w:rsidR="001A592D" w:rsidRPr="00AF5543" w:rsidRDefault="000471E5" w:rsidP="00AF5543">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:hanging="720"/>
         <w:rPr>
@@ -9160,92 +9374,87 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DFD7DB2" w14:textId="77777777" w:rsidR="003E76CB" w:rsidRPr="00D7701A" w:rsidRDefault="003E76CB" w:rsidP="0075744F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="-24"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C316E0" w:rsidRPr="00615DC2" w14:paraId="472E1708" w14:textId="77777777" w:rsidTr="003E76CB">
+      <w:tr w:rsidR="00C316E0" w:rsidRPr="00615DC2" w14:paraId="472E1708" w14:textId="77777777" w:rsidTr="00A23969">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="1295"/>
+          <w:trHeight w:val="1611"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7015" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3F5F4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FF47727" w14:textId="7F1D5121" w:rsidR="00C316E0" w:rsidRPr="0032334A" w:rsidRDefault="00CF7A19" w:rsidP="0074628E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00D2262C" w:rsidRPr="0032334A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.1.2</w:t>
             </w:r>
             <w:r w:rsidR="00C316E0" w:rsidRPr="0032334A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> If applicable, who will cover the cost of the investigational drug / device / procedure?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="108C0330" w14:textId="77777777" w:rsidR="002D5EC0" w:rsidRPr="00E02792" w:rsidRDefault="002D5EC0" w:rsidP="0074628E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -9255,191 +9464,243 @@
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02792">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(NB:  more than one answer may be applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66631131" w14:textId="77777777" w:rsidR="00C316E0" w:rsidRPr="0032334A" w:rsidRDefault="00EB3A61" w:rsidP="00C316E0">
+          <w:p w14:paraId="7AC8EC52" w14:textId="3E321EA1" w:rsidR="002E0E0B" w:rsidRDefault="00A23969" w:rsidP="00C316E0">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1836264934"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C316E0" w:rsidRPr="0032334A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C316E0" w:rsidRPr="0032334A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="002E0E0B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Not applicable</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66631131" w14:textId="78AC90CA" w:rsidR="00C316E0" w:rsidRPr="0032334A" w:rsidRDefault="00A23969" w:rsidP="002E0E0B">
+            <w:pPr>
+              <w:ind w:left="319" w:hanging="319"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-1255363793"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="002E0E0B" w:rsidRPr="0032334A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="002E0E0B" w:rsidRPr="0032334A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidR="002D5EC0" w:rsidRPr="0032334A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Standard of care</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01976CF5" w14:textId="77777777" w:rsidR="00C316E0" w:rsidRPr="0032334A" w:rsidRDefault="00EB3A61" w:rsidP="00C316E0">
+          <w:p w14:paraId="01976CF5" w14:textId="77777777" w:rsidR="00C316E0" w:rsidRPr="0032334A" w:rsidRDefault="00A23969" w:rsidP="00C316E0">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="378604053"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C316E0" w:rsidRPr="0032334A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C316E0" w:rsidRPr="0032334A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Private Health Insurance</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="293B928D" w14:textId="77777777" w:rsidR="00C316E0" w:rsidRPr="0032334A" w:rsidRDefault="00EB3A61" w:rsidP="00C316E0">
+          <w:p w14:paraId="293B928D" w14:textId="77777777" w:rsidR="00C316E0" w:rsidRPr="0032334A" w:rsidRDefault="00A23969" w:rsidP="00C316E0">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="617264709"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C316E0" w:rsidRPr="0032334A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C316E0" w:rsidRPr="0032334A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sponsor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D71F0C1" w14:textId="77777777" w:rsidR="00C316E0" w:rsidRPr="0032334A" w:rsidRDefault="00EB3A61" w:rsidP="00C316E0">
+          <w:p w14:paraId="6D71F0C1" w14:textId="77777777" w:rsidR="00C316E0" w:rsidRPr="0032334A" w:rsidRDefault="00A23969" w:rsidP="00C316E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-938294971"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C316E0" w:rsidRPr="0032334A">
                   <w:rPr>
@@ -9593,139 +9854,139 @@
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="0032334A" w:rsidRPr="0032334A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.2a Sponsored clinical trials</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5043" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09AD7E25" w14:textId="77777777" w:rsidR="0032334A" w:rsidRPr="0032334A" w:rsidRDefault="00EB3A61" w:rsidP="00B556CE">
+          <w:p w14:paraId="09AD7E25" w14:textId="77777777" w:rsidR="0032334A" w:rsidRPr="0032334A" w:rsidRDefault="00A23969" w:rsidP="00B556CE">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1523319060"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0032334A" w:rsidRPr="0032334A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0032334A" w:rsidRPr="0032334A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CTRA (Medicines Australia)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FCD15A0" w14:textId="77777777" w:rsidR="0032334A" w:rsidRPr="0032334A" w:rsidRDefault="00EB3A61" w:rsidP="00B556CE">
+          <w:p w14:paraId="5FCD15A0" w14:textId="77777777" w:rsidR="0032334A" w:rsidRPr="0032334A" w:rsidRDefault="00A23969" w:rsidP="00B556CE">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="336116052"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0032334A" w:rsidRPr="0032334A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0032334A" w:rsidRPr="0032334A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CTRA – Other ________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59C38034" w14:textId="77777777" w:rsidR="0032334A" w:rsidRPr="0032334A" w:rsidRDefault="00EB3A61" w:rsidP="00B556CE">
+          <w:p w14:paraId="59C38034" w14:textId="77777777" w:rsidR="0032334A" w:rsidRPr="0032334A" w:rsidRDefault="00A23969" w:rsidP="00B556CE">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-797457287"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0032334A" w:rsidRPr="0032334A">
@@ -9981,151 +10242,151 @@
             <w:r w:rsidR="002A058C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Healthscope h</w:t>
             </w:r>
             <w:r w:rsidRPr="0032334A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ospital with a Medicine Australia indemnity form?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E1FB3DA" w14:textId="77777777" w:rsidR="007F2A6B" w:rsidRPr="0032334A" w:rsidRDefault="00EB3A61" w:rsidP="00E26C99">
+          <w:p w14:paraId="0E1FB3DA" w14:textId="77777777" w:rsidR="007F2A6B" w:rsidRPr="0032334A" w:rsidRDefault="00A23969" w:rsidP="00E26C99">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="269512608"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D22C7B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007F2A6B" w:rsidRPr="0032334A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7143660B" w14:textId="77777777" w:rsidR="007F2A6B" w:rsidRPr="0032334A" w:rsidRDefault="00EB3A61" w:rsidP="00E26C99">
+          <w:p w14:paraId="7143660B" w14:textId="77777777" w:rsidR="007F2A6B" w:rsidRPr="0032334A" w:rsidRDefault="00A23969" w:rsidP="00E26C99">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1703242197"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D22C7B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007F2A6B" w:rsidRPr="0032334A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41AEA883" w14:textId="77777777" w:rsidR="007F2A6B" w:rsidRPr="0032334A" w:rsidRDefault="00EB3A61" w:rsidP="00E26C99">
+          <w:p w14:paraId="41AEA883" w14:textId="77777777" w:rsidR="007F2A6B" w:rsidRPr="0032334A" w:rsidRDefault="00A23969" w:rsidP="00E26C99">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-37896838"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007F2A6B" w:rsidRPr="007F2A6B">
@@ -10452,51 +10713,51 @@
               </w:rPr>
               <w:t>If yes</w:t>
             </w:r>
             <w:r w:rsidRPr="00E02792">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, please attach a copy of a current certificate of insurance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33E0716A" w14:textId="77777777" w:rsidR="00EC0F08" w:rsidRPr="007F2A6B" w:rsidRDefault="00EB3A61" w:rsidP="00FA4666">
+          <w:p w14:paraId="33E0716A" w14:textId="77777777" w:rsidR="00EC0F08" w:rsidRPr="007F2A6B" w:rsidRDefault="00A23969" w:rsidP="00FA4666">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-390191143"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006A6D9C" w:rsidRPr="007F2A6B">
@@ -10508,51 +10769,51 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00EC0F08" w:rsidRPr="007F2A6B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="446BAE4C" w14:textId="77777777" w:rsidR="00EC0F08" w:rsidRPr="007F2A6B" w:rsidRDefault="00EB3A61" w:rsidP="00FA4666">
+          <w:p w14:paraId="446BAE4C" w14:textId="77777777" w:rsidR="00EC0F08" w:rsidRPr="007F2A6B" w:rsidRDefault="00A23969" w:rsidP="00FA4666">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-321889751"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EC0F08" w:rsidRPr="007F2A6B">
@@ -10564,51 +10825,51 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00EC0F08" w:rsidRPr="007F2A6B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="720A7BB0" w14:textId="77777777" w:rsidR="00EC0F08" w:rsidRPr="007F2A6B" w:rsidRDefault="00EB3A61" w:rsidP="00FA4666">
+          <w:p w14:paraId="720A7BB0" w14:textId="77777777" w:rsidR="00EC0F08" w:rsidRPr="007F2A6B" w:rsidRDefault="00A23969" w:rsidP="00FA4666">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1775777885"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EC0F08" w:rsidRPr="007F2A6B">
@@ -10742,51 +11003,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E02792">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>please attach a copy of your insurance policy or other evidence that you are covered for research activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64EC0A2D" w14:textId="77777777" w:rsidR="00EC0F08" w:rsidRPr="007F2A6B" w:rsidRDefault="00EB3A61" w:rsidP="00B613E9">
+          <w:p w14:paraId="64EC0A2D" w14:textId="77777777" w:rsidR="00EC0F08" w:rsidRPr="007F2A6B" w:rsidRDefault="00A23969" w:rsidP="00B613E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="92599528"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EC0F08" w:rsidRPr="007F2A6B">
@@ -10798,51 +11059,51 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00EC0F08" w:rsidRPr="007F2A6B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E4F4F77" w14:textId="77777777" w:rsidR="00EC0F08" w:rsidRPr="007F2A6B" w:rsidRDefault="00EB3A61" w:rsidP="00B613E9">
+          <w:p w14:paraId="4E4F4F77" w14:textId="77777777" w:rsidR="00EC0F08" w:rsidRPr="007F2A6B" w:rsidRDefault="00A23969" w:rsidP="00B613E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-984151410"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EC0F08" w:rsidRPr="007F2A6B">
@@ -10854,51 +11115,51 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00EC0F08" w:rsidRPr="007F2A6B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53A87061" w14:textId="77777777" w:rsidR="00EC0F08" w:rsidRPr="007F2A6B" w:rsidRDefault="00EB3A61" w:rsidP="00B613E9">
+          <w:p w14:paraId="53A87061" w14:textId="77777777" w:rsidR="00EC0F08" w:rsidRPr="007F2A6B" w:rsidRDefault="00A23969" w:rsidP="00B613E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="636914516"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EC0F08" w:rsidRPr="007F2A6B">
@@ -11033,51 +11294,50 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="column"/>
       </w:r>
       <w:r w:rsidR="00BF2186" w:rsidRPr="005931A8">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Signature</w:t>
       </w:r>
       <w:r w:rsidR="00BF2186" w:rsidRPr="00AF5543">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Consent of Principal Investigator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11411522" w14:textId="77777777" w:rsidR="00627DA0" w:rsidRPr="00EB3A61" w:rsidRDefault="00627DA0" w:rsidP="00627DA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -11845,51 +12105,50 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="column"/>
       </w:r>
       <w:r w:rsidR="00C03B0B" w:rsidRPr="00AF5543">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Study </w:t>
       </w:r>
       <w:r w:rsidR="0056073C" w:rsidRPr="00AF5543">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Documents </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75AFE5D4" w14:textId="77777777" w:rsidR="00C03B0B" w:rsidRPr="00EB3A61" w:rsidRDefault="00C03B0B" w:rsidP="00C03B0B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -12246,51 +12505,51 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="545FF601" w14:textId="77777777" w:rsidR="00B556CE" w:rsidRPr="0032334A" w:rsidRDefault="00B556CE" w:rsidP="00B556CE">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="006D671F" w14:textId="77777777" w:rsidR="00F02598" w:rsidRDefault="00EB3A61" w:rsidP="00F02598">
+          <w:p w14:paraId="006D671F" w14:textId="77777777" w:rsidR="00F02598" w:rsidRDefault="00A23969" w:rsidP="00F02598">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1027096057"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B556CE" w:rsidRPr="0032334A">
@@ -12298,51 +12557,51 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B556CE" w:rsidRPr="0032334A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B556CE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">included </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0019D32D" w14:textId="77777777" w:rsidR="00B556CE" w:rsidRPr="0032334A" w:rsidRDefault="00EB3A61" w:rsidP="00F02598">
+          <w:p w14:paraId="0019D32D" w14:textId="77777777" w:rsidR="00B556CE" w:rsidRPr="0032334A" w:rsidRDefault="00A23969" w:rsidP="00F02598">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-633564368"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B556CE" w:rsidRPr="0032334A">
@@ -12421,51 +12680,51 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5182677E" w14:textId="77777777" w:rsidR="00F02598" w:rsidRPr="0032334A" w:rsidRDefault="00F02598" w:rsidP="00C70E01">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12C926FD" w14:textId="77777777" w:rsidR="00F02598" w:rsidRDefault="00EB3A61" w:rsidP="00C70E01">
+          <w:p w14:paraId="12C926FD" w14:textId="77777777" w:rsidR="00F02598" w:rsidRDefault="00A23969" w:rsidP="00C70E01">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="800811848"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F02598" w:rsidRPr="0032334A">
@@ -12473,51 +12732,51 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F02598" w:rsidRPr="0032334A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F02598">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">included </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49E9860F" w14:textId="77777777" w:rsidR="00F02598" w:rsidRPr="0032334A" w:rsidRDefault="00EB3A61" w:rsidP="00C70E01">
+          <w:p w14:paraId="49E9860F" w14:textId="77777777" w:rsidR="00F02598" w:rsidRPr="0032334A" w:rsidRDefault="00A23969" w:rsidP="00C70E01">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-36202610"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F02598" w:rsidRPr="0032334A">
@@ -12640,51 +12899,51 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03D01E5B" w14:textId="77777777" w:rsidR="00F02598" w:rsidRPr="0032334A" w:rsidRDefault="00F02598" w:rsidP="00F02598">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62292C0C" w14:textId="77777777" w:rsidR="00F02598" w:rsidRDefault="00EB3A61" w:rsidP="00F02598">
+          <w:p w14:paraId="62292C0C" w14:textId="77777777" w:rsidR="00F02598" w:rsidRDefault="00A23969" w:rsidP="00F02598">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-834995346"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F02598" w:rsidRPr="0032334A">
@@ -12692,51 +12951,51 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F02598" w:rsidRPr="0032334A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F02598">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">included </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="608BC1E4" w14:textId="77777777" w:rsidR="00F02598" w:rsidRPr="0032334A" w:rsidRDefault="00EB3A61" w:rsidP="00F02598">
+          <w:p w14:paraId="608BC1E4" w14:textId="77777777" w:rsidR="00F02598" w:rsidRPr="0032334A" w:rsidRDefault="00A23969" w:rsidP="00F02598">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="559060644"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F02598" w:rsidRPr="0032334A">
@@ -12815,51 +13074,51 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56C0C45E" w14:textId="77777777" w:rsidR="00F02598" w:rsidRPr="0032334A" w:rsidRDefault="00F02598" w:rsidP="00F02598">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C3A1C7F" w14:textId="77777777" w:rsidR="00F02598" w:rsidRDefault="00EB3A61" w:rsidP="00F02598">
+          <w:p w14:paraId="3C3A1C7F" w14:textId="77777777" w:rsidR="00F02598" w:rsidRDefault="00A23969" w:rsidP="00F02598">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="879748893"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F02598" w:rsidRPr="0032334A">
@@ -12867,51 +13126,51 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F02598" w:rsidRPr="0032334A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F02598">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">included </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C63FF84" w14:textId="77777777" w:rsidR="00F02598" w:rsidRPr="0032334A" w:rsidRDefault="00EB3A61" w:rsidP="00F02598">
+          <w:p w14:paraId="1C63FF84" w14:textId="77777777" w:rsidR="00F02598" w:rsidRPr="0032334A" w:rsidRDefault="00A23969" w:rsidP="00F02598">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1334451786"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F02598" w:rsidRPr="0032334A">
@@ -13034,51 +13293,51 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05140C83" w14:textId="77777777" w:rsidR="00F02598" w:rsidRPr="0032334A" w:rsidRDefault="00F02598" w:rsidP="00F02598">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D30A7D9" w14:textId="77777777" w:rsidR="00F02598" w:rsidRDefault="00EB3A61" w:rsidP="00F02598">
+          <w:p w14:paraId="6D30A7D9" w14:textId="77777777" w:rsidR="00F02598" w:rsidRDefault="00A23969" w:rsidP="00F02598">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-609279104"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F02598" w:rsidRPr="0032334A">
@@ -13086,51 +13345,51 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F02598" w:rsidRPr="0032334A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F02598">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">included </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EA41AC0" w14:textId="77777777" w:rsidR="00F02598" w:rsidRPr="0032334A" w:rsidRDefault="00EB3A61" w:rsidP="00F02598">
+          <w:p w14:paraId="7EA41AC0" w14:textId="77777777" w:rsidR="00F02598" w:rsidRPr="0032334A" w:rsidRDefault="00A23969" w:rsidP="00F02598">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1080177569"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F02598" w:rsidRPr="0032334A">
@@ -13209,51 +13468,51 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DF48406" w14:textId="77777777" w:rsidR="00CE13E4" w:rsidRPr="0032334A" w:rsidRDefault="00CE13E4" w:rsidP="00C70E01">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0879D238" w14:textId="77777777" w:rsidR="00CE13E4" w:rsidRDefault="00EB3A61" w:rsidP="00C70E01">
+          <w:p w14:paraId="0879D238" w14:textId="77777777" w:rsidR="00CE13E4" w:rsidRDefault="00A23969" w:rsidP="00C70E01">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1173765962"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CE13E4" w:rsidRPr="0032334A">
@@ -13261,51 +13520,51 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CE13E4" w:rsidRPr="0032334A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CE13E4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">included </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4482615F" w14:textId="77777777" w:rsidR="00CE13E4" w:rsidRPr="0032334A" w:rsidRDefault="00EB3A61" w:rsidP="00C70E01">
+          <w:p w14:paraId="4482615F" w14:textId="77777777" w:rsidR="00CE13E4" w:rsidRPr="0032334A" w:rsidRDefault="00A23969" w:rsidP="00C70E01">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1434091576"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CE13E4" w:rsidRPr="0032334A">
@@ -13466,51 +13725,51 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="263D2B0F" w14:textId="77777777" w:rsidR="00F02598" w:rsidRPr="0032334A" w:rsidRDefault="00F02598" w:rsidP="00C70E01">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13A994B3" w14:textId="77777777" w:rsidR="00F02598" w:rsidRDefault="00EB3A61" w:rsidP="00C70E01">
+          <w:p w14:paraId="13A994B3" w14:textId="77777777" w:rsidR="00F02598" w:rsidRDefault="00A23969" w:rsidP="00C70E01">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="447050626"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F02598" w:rsidRPr="0032334A">
@@ -13518,51 +13777,51 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F02598" w:rsidRPr="0032334A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F02598">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">included </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BBA5DFB" w14:textId="77777777" w:rsidR="00F02598" w:rsidRPr="0032334A" w:rsidRDefault="00EB3A61" w:rsidP="00C70E01">
+          <w:p w14:paraId="6BBA5DFB" w14:textId="77777777" w:rsidR="00F02598" w:rsidRPr="0032334A" w:rsidRDefault="00A23969" w:rsidP="00C70E01">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1504809655"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F02598" w:rsidRPr="0032334A">
@@ -13754,51 +14013,51 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AAC3E82" w14:textId="77777777" w:rsidR="00F02598" w:rsidRPr="0032334A" w:rsidRDefault="00F02598" w:rsidP="00F02598">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CE6F5BE" w14:textId="77777777" w:rsidR="00F02598" w:rsidRDefault="00EB3A61" w:rsidP="00F02598">
+          <w:p w14:paraId="1CE6F5BE" w14:textId="77777777" w:rsidR="00F02598" w:rsidRDefault="00A23969" w:rsidP="00F02598">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1154108745"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F02598" w:rsidRPr="0032334A">
@@ -13806,51 +14065,51 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F02598" w:rsidRPr="0032334A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F02598">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">included </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="636E3ECE" w14:textId="77777777" w:rsidR="00F02598" w:rsidRPr="0032334A" w:rsidRDefault="00EB3A61" w:rsidP="00F02598">
+          <w:p w14:paraId="636E3ECE" w14:textId="77777777" w:rsidR="00F02598" w:rsidRPr="0032334A" w:rsidRDefault="00A23969" w:rsidP="00F02598">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1347592157"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F02598" w:rsidRPr="0032334A">
@@ -13929,51 +14188,51 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="553C7DF0" w14:textId="77777777" w:rsidR="00CE13E4" w:rsidRPr="0032334A" w:rsidRDefault="00CE13E4" w:rsidP="00C70E01">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CB84A70" w14:textId="77777777" w:rsidR="00CE13E4" w:rsidRDefault="00EB3A61" w:rsidP="00C70E01">
+          <w:p w14:paraId="0CB84A70" w14:textId="77777777" w:rsidR="00CE13E4" w:rsidRDefault="00A23969" w:rsidP="00C70E01">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-845931288"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CE13E4" w:rsidRPr="0032334A">
@@ -13981,51 +14240,51 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CE13E4" w:rsidRPr="0032334A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CE13E4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">included </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="150C73E5" w14:textId="77777777" w:rsidR="00CE13E4" w:rsidRPr="0032334A" w:rsidRDefault="00EB3A61" w:rsidP="00C70E01">
+          <w:p w14:paraId="150C73E5" w14:textId="77777777" w:rsidR="00CE13E4" w:rsidRPr="0032334A" w:rsidRDefault="00A23969" w:rsidP="00C70E01">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1037159433"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CE13E4" w:rsidRPr="0032334A">
@@ -14059,67 +14318,118 @@
       </w:tr>
       <w:tr w:rsidR="00F02598" w:rsidRPr="00F61D43" w14:paraId="3A0CBD39" w14:textId="77777777" w:rsidTr="00CE13E4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="2" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:insideV w:val="single" w:sz="2" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10077" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E3F9F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D297224" w14:textId="77777777" w:rsidR="00F02598" w:rsidRPr="00FF6F90" w:rsidRDefault="00F02598" w:rsidP="00C70E01">
+          <w:p w14:paraId="7D297224" w14:textId="00A33437" w:rsidR="00F02598" w:rsidRPr="00FF6F90" w:rsidRDefault="00F02598" w:rsidP="00C70E01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Other:     </w:t>
+              <w:t>Other</w:t>
+            </w:r>
+            <w:r w:rsidR="002E0E0B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002E0E0B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(i.e. Questionnaires, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="002E0E0B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>diaries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F02598" w:rsidRPr="00615DC2" w14:paraId="135D6CF3" w14:textId="77777777" w:rsidTr="00CE13E4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -14149,51 +14459,51 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D5F8480" w14:textId="77777777" w:rsidR="00F02598" w:rsidRPr="0032334A" w:rsidRDefault="00F02598" w:rsidP="00C70E01">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="746ADAEB" w14:textId="77777777" w:rsidR="00F02598" w:rsidRDefault="00EB3A61" w:rsidP="00C70E01">
+          <w:p w14:paraId="746ADAEB" w14:textId="77777777" w:rsidR="00F02598" w:rsidRDefault="00A23969" w:rsidP="00C70E01">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1914203597"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F02598" w:rsidRPr="0032334A">
@@ -14201,51 +14511,51 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F02598" w:rsidRPr="0032334A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F02598">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">included </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="425D60F5" w14:textId="77777777" w:rsidR="00F02598" w:rsidRPr="0032334A" w:rsidRDefault="00EB3A61" w:rsidP="00C70E01">
+          <w:p w14:paraId="425D60F5" w14:textId="77777777" w:rsidR="00F02598" w:rsidRPr="0032334A" w:rsidRDefault="00A23969" w:rsidP="00C70E01">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1254350328"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F02598" w:rsidRPr="0032334A">
@@ -14303,51 +14613,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="095C1C28" w14:textId="77777777" w:rsidR="00CE13E4" w:rsidRPr="0032334A" w:rsidRDefault="00CE13E4" w:rsidP="00C70E01">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DB0E547" w14:textId="77777777" w:rsidR="00CE13E4" w:rsidRDefault="00EB3A61" w:rsidP="00C70E01">
+          <w:p w14:paraId="2DB0E547" w14:textId="77777777" w:rsidR="00CE13E4" w:rsidRDefault="00A23969" w:rsidP="00C70E01">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-445084639"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CE13E4" w:rsidRPr="0032334A">
@@ -14355,51 +14665,51 @@
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CE13E4" w:rsidRPr="0032334A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CE13E4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">included </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7658AED8" w14:textId="77777777" w:rsidR="00CE13E4" w:rsidRPr="0032334A" w:rsidRDefault="00EB3A61" w:rsidP="00C70E01">
+          <w:p w14:paraId="7658AED8" w14:textId="77777777" w:rsidR="00CE13E4" w:rsidRPr="0032334A" w:rsidRDefault="00A23969" w:rsidP="00C70E01">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="637069068"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CE13E4" w:rsidRPr="0032334A">
@@ -14542,617 +14852,598 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D4991B8" w14:textId="77777777" w:rsidR="001E61DD" w:rsidRDefault="001E61DD">
+  <w:p w14:paraId="680A6A00" w14:textId="77777777" w:rsidR="007541CB" w:rsidRDefault="007541CB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...231 lines deleted...]
-  <w:p w14:paraId="7D0BDEC3" w14:textId="0D5AA443" w:rsidR="003C475E" w:rsidRPr="006E3EE1" w:rsidRDefault="003C475E">
+  <w:p w14:paraId="13DD2EDC" w14:textId="782A00C1" w:rsidR="002E0E0B" w:rsidRPr="00AD42C2" w:rsidRDefault="002E0E0B" w:rsidP="00A23969">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="9810"/>
+      </w:tabs>
+      <w:spacing w:before="120"/>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00AD42C2">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Newcastle Private Hospital Research </w:t>
+    </w:r>
+    <w:r w:rsidR="00A23969">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Governance Form 1: Research </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AD42C2">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Application Form - Version 1; September 2025</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7D0BDEC3" w14:textId="1C947BF7" w:rsidR="003C475E" w:rsidRPr="006E3EE1" w:rsidRDefault="002E0E0B" w:rsidP="00A23969">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="9810"/>
+      </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="006E3EE1">
+    <w:r w:rsidRPr="00AD42C2">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
-        <w:b/>
+        <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Newcastle Private Hospital Version 1.0; September 2025</w:t>
+      <w:t>Based on Healthscope Research Application Form - Version 1; February 2025</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">      </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00852FB0">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00852FB0">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00852FB0">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00852FB0">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00852FB0">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00852FB0">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00852FB0">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00852FB0">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00852FB0">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00852FB0">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-    <w:sdtPr>
+  <w:p w14:paraId="4B5AF3BD" w14:textId="4D87AD0E" w:rsidR="002E0E0B" w:rsidRPr="00AD42C2" w:rsidRDefault="002E0E0B" w:rsidP="00A23969">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="9810"/>
+      </w:tabs>
+      <w:spacing w:before="120"/>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00AD42C2">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Newcastle Private Hospital Research </w:t>
+    </w:r>
+    <w:r w:rsidR="00A23969">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Governance Form 1: Research </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AD42C2">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Application Form - Version 1; September 2025</w:t>
+    </w:r>
+    <w:r w:rsidR="00A23969">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4E833C4E" w14:textId="1E4E2F74" w:rsidR="00B556CE" w:rsidRPr="006E3EE1" w:rsidRDefault="002E0E0B" w:rsidP="00A23969">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="8700"/>
+        <w:tab w:val="left" w:pos="9135"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00AD42C2">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Based on Healthscope Research Application Form - Version 1; February 2025</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">      </w:t>
+    </w:r>
+    <w:r w:rsidR="00A23969">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">    </w:t>
+    </w:r>
+    <w:r w:rsidR="00A23969">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00A23969" w:rsidRPr="00852FB0">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:id w:val="-953863220"/>
-[...184 lines deleted...]
-  </w:sdt>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidR="00A23969" w:rsidRPr="00852FB0">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00A23969" w:rsidRPr="00852FB0">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00A23969" w:rsidRPr="00852FB0">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00A23969">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00A23969" w:rsidRPr="00852FB0">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00A23969" w:rsidRPr="00852FB0">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidR="00A23969" w:rsidRPr="00852FB0">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00A23969" w:rsidRPr="00852FB0">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00A23969" w:rsidRPr="00852FB0">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00A23969">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidR="00A23969" w:rsidRPr="00852FB0">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="54F4D15A" w14:textId="77777777" w:rsidR="006C36C1" w:rsidRDefault="006C36C1" w:rsidP="00CB4C24">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="423D1F6D" w14:textId="77777777" w:rsidR="006C36C1" w:rsidRDefault="006C36C1" w:rsidP="00CB4C24">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5BC58F74" w14:textId="77777777" w:rsidR="001E61DD" w:rsidRDefault="001E61DD">
+  <w:p w14:paraId="04549225" w14:textId="77777777" w:rsidR="007541CB" w:rsidRDefault="007541CB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0EB948F0" w14:textId="3BDD5D5C" w:rsidR="00B556CE" w:rsidRDefault="00B556CE" w:rsidP="00C05260">
+  <w:p w14:paraId="0EB948F0" w14:textId="2A70F9EE" w:rsidR="00B556CE" w:rsidRDefault="002E0E0B" w:rsidP="00C05260">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="6597"/>
       </w:tabs>
     </w:pPr>
-    <w:r>
-[...2 lines deleted...]
-    <w:r w:rsidR="00A17C31">
+    <w:r w:rsidRPr="00EB3A61">
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="365353FC" wp14:editId="35C9C1EA">
-[...3 lines deleted...]
-          <wp:cNvGraphicFramePr/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0019E49F" wp14:editId="4F274608">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>8890</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1375258" cy="473653"/>
+          <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+          <wp:wrapNone/>
+          <wp:docPr id="403805197" name="Picture 403805197"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="8" name="Picture 8" descr="A blue text on a white background&#10;&#10;AI-generated content may be incorrect."/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 21"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1847850" cy="485775"/>
+                    <a:ext cx="1375258" cy="473653"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00B556CE">
+      <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5447E21A" w14:textId="36347596" w:rsidR="00080FC5" w:rsidRPr="00EB3A61" w:rsidRDefault="00080FC5" w:rsidP="00080FC5">
+  <w:p w14:paraId="4CD3C906" w14:textId="5E6CB502" w:rsidR="00080FC5" w:rsidRPr="00EB3A61" w:rsidRDefault="00080FC5" w:rsidP="00A23969">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:ind w:firstLine="180"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-        <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EB3A61">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C265A6B" wp14:editId="4F975B09">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>4666184</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>9855</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1375258" cy="473653"/>
           <wp:effectExtent l="0" t="0" r="0" b="3175"/>
           <wp:wrapNone/>
           <wp:docPr id="88095865" name="Picture 88095865"/>
           <wp:cNvGraphicFramePr>
@@ -15183,189 +15474,103 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1392718" cy="479666"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00EB3A61">
-[...45 lines deleted...]
-    </w:r>
   </w:p>
   <w:p w14:paraId="4458FAF8" w14:textId="77777777" w:rsidR="00080FC5" w:rsidRPr="00EB3A61" w:rsidRDefault="00080FC5" w:rsidP="00080FC5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="795"/>
         <w:tab w:val="right" w:pos="9990"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EB3A61">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00EB3A61">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="12C56FF5" w14:textId="52409378" w:rsidR="00B556CE" w:rsidRDefault="00A17C31" w:rsidP="00080FC5">
+  <w:p w14:paraId="12C56FF5" w14:textId="30FD687F" w:rsidR="00B556CE" w:rsidRDefault="00B556CE" w:rsidP="00080FC5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="795"/>
         <w:tab w:val="right" w:pos="9990"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r>
-[...47 lines deleted...]
-    </w:r>
+  </w:p>
+  <w:p w14:paraId="74C62351" w14:textId="77777777" w:rsidR="002E0E0B" w:rsidRDefault="002E0E0B" w:rsidP="00080FC5">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="795"/>
+        <w:tab w:val="right" w:pos="9990"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+    </w:pPr>
   </w:p>
   <w:p w14:paraId="3B64C5F2" w14:textId="77777777" w:rsidR="00B556CE" w:rsidRDefault="00B556CE" w:rsidP="00C05260">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4510"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007A60E6">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -17603,51 +17808,51 @@
   </w:num>
   <w:num w:numId="13" w16cid:durableId="504172995">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="232395184">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="916209116">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1801269051">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1502550564">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="888566736">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C3E12"/>
@@ -17805,50 +18010,51 @@
     <w:rsid w:val="0027403E"/>
     <w:rsid w:val="002740E9"/>
     <w:rsid w:val="00280274"/>
     <w:rsid w:val="002845E2"/>
     <w:rsid w:val="0028569C"/>
     <w:rsid w:val="0028760F"/>
     <w:rsid w:val="00287D64"/>
     <w:rsid w:val="0029542B"/>
     <w:rsid w:val="002A058C"/>
     <w:rsid w:val="002A0E43"/>
     <w:rsid w:val="002A19CE"/>
     <w:rsid w:val="002A5535"/>
     <w:rsid w:val="002A674D"/>
     <w:rsid w:val="002A6B36"/>
     <w:rsid w:val="002B06F8"/>
     <w:rsid w:val="002C0D78"/>
     <w:rsid w:val="002C7B4A"/>
     <w:rsid w:val="002D0033"/>
     <w:rsid w:val="002D294B"/>
     <w:rsid w:val="002D2C4F"/>
     <w:rsid w:val="002D3060"/>
     <w:rsid w:val="002D48CC"/>
     <w:rsid w:val="002D5EC0"/>
     <w:rsid w:val="002D69F1"/>
     <w:rsid w:val="002D796C"/>
+    <w:rsid w:val="002E0E0B"/>
     <w:rsid w:val="002E1129"/>
     <w:rsid w:val="002E1E42"/>
     <w:rsid w:val="002E3BEF"/>
     <w:rsid w:val="002E51DE"/>
     <w:rsid w:val="002E6748"/>
     <w:rsid w:val="002E686B"/>
     <w:rsid w:val="002F2260"/>
     <w:rsid w:val="002F74C5"/>
     <w:rsid w:val="00305615"/>
     <w:rsid w:val="00305DDA"/>
     <w:rsid w:val="003065D1"/>
     <w:rsid w:val="00312B7E"/>
     <w:rsid w:val="0031422C"/>
     <w:rsid w:val="0031507B"/>
     <w:rsid w:val="003178E6"/>
     <w:rsid w:val="003208EF"/>
     <w:rsid w:val="00320A8E"/>
     <w:rsid w:val="003216D5"/>
     <w:rsid w:val="0032334A"/>
     <w:rsid w:val="0032433B"/>
     <w:rsid w:val="00327C92"/>
     <w:rsid w:val="00332D13"/>
     <w:rsid w:val="0033392E"/>
     <w:rsid w:val="003353B3"/>
     <w:rsid w:val="003427A7"/>
@@ -17890,50 +18096,51 @@
     <w:rsid w:val="003F628F"/>
     <w:rsid w:val="003F7133"/>
     <w:rsid w:val="004021F5"/>
     <w:rsid w:val="004025D1"/>
     <w:rsid w:val="00403C34"/>
     <w:rsid w:val="0040747D"/>
     <w:rsid w:val="00407BEC"/>
     <w:rsid w:val="004108A1"/>
     <w:rsid w:val="00411082"/>
     <w:rsid w:val="00411552"/>
     <w:rsid w:val="00413621"/>
     <w:rsid w:val="004153FE"/>
     <w:rsid w:val="004154B3"/>
     <w:rsid w:val="004160FC"/>
     <w:rsid w:val="00416E62"/>
     <w:rsid w:val="0042153F"/>
     <w:rsid w:val="0042384D"/>
     <w:rsid w:val="0042472C"/>
     <w:rsid w:val="00424CD9"/>
     <w:rsid w:val="00425BB1"/>
     <w:rsid w:val="00426A3C"/>
     <w:rsid w:val="00431108"/>
     <w:rsid w:val="00431B35"/>
     <w:rsid w:val="00433EC4"/>
     <w:rsid w:val="00440A10"/>
+    <w:rsid w:val="00440E90"/>
     <w:rsid w:val="0044270C"/>
     <w:rsid w:val="004457F5"/>
     <w:rsid w:val="00452F9E"/>
     <w:rsid w:val="004631AD"/>
     <w:rsid w:val="00467D0C"/>
     <w:rsid w:val="004742EF"/>
     <w:rsid w:val="00475EF6"/>
     <w:rsid w:val="004801C1"/>
     <w:rsid w:val="00480CC6"/>
     <w:rsid w:val="004855C9"/>
     <w:rsid w:val="00490979"/>
     <w:rsid w:val="00492CCD"/>
     <w:rsid w:val="00493747"/>
     <w:rsid w:val="00494958"/>
     <w:rsid w:val="0049551C"/>
     <w:rsid w:val="004A4530"/>
     <w:rsid w:val="004A5A8D"/>
     <w:rsid w:val="004A6B1C"/>
     <w:rsid w:val="004B0D15"/>
     <w:rsid w:val="004B13E1"/>
     <w:rsid w:val="004B3B65"/>
     <w:rsid w:val="004B3C0C"/>
     <w:rsid w:val="004B3EA1"/>
     <w:rsid w:val="004B78AF"/>
     <w:rsid w:val="004B78BE"/>
@@ -17948,50 +18155,51 @@
     <w:rsid w:val="004E2205"/>
     <w:rsid w:val="004F098D"/>
     <w:rsid w:val="004F2A46"/>
     <w:rsid w:val="004F2CE4"/>
     <w:rsid w:val="004F4DD2"/>
     <w:rsid w:val="00500846"/>
     <w:rsid w:val="005012AB"/>
     <w:rsid w:val="0050339D"/>
     <w:rsid w:val="00503CAC"/>
     <w:rsid w:val="00511ED9"/>
     <w:rsid w:val="005138AF"/>
     <w:rsid w:val="005142E2"/>
     <w:rsid w:val="00514732"/>
     <w:rsid w:val="0051626D"/>
     <w:rsid w:val="00517799"/>
     <w:rsid w:val="00520585"/>
     <w:rsid w:val="00521E93"/>
     <w:rsid w:val="00522C1C"/>
     <w:rsid w:val="0052391B"/>
     <w:rsid w:val="0053058D"/>
     <w:rsid w:val="00534FFE"/>
     <w:rsid w:val="005432F3"/>
     <w:rsid w:val="0054398E"/>
     <w:rsid w:val="005504C2"/>
     <w:rsid w:val="00550A84"/>
+    <w:rsid w:val="00560229"/>
     <w:rsid w:val="0056073C"/>
     <w:rsid w:val="005620BD"/>
     <w:rsid w:val="00563667"/>
     <w:rsid w:val="005710BA"/>
     <w:rsid w:val="00571F20"/>
     <w:rsid w:val="005745F2"/>
     <w:rsid w:val="005752BA"/>
     <w:rsid w:val="00576960"/>
     <w:rsid w:val="00577FEA"/>
     <w:rsid w:val="00584C9D"/>
     <w:rsid w:val="00586731"/>
     <w:rsid w:val="00591F63"/>
     <w:rsid w:val="005931A8"/>
     <w:rsid w:val="00594388"/>
     <w:rsid w:val="005A61D1"/>
     <w:rsid w:val="005A71EB"/>
     <w:rsid w:val="005B28B0"/>
     <w:rsid w:val="005B642B"/>
     <w:rsid w:val="005B7808"/>
     <w:rsid w:val="005C4A8E"/>
     <w:rsid w:val="005C60F4"/>
     <w:rsid w:val="005C6488"/>
     <w:rsid w:val="005C6C06"/>
     <w:rsid w:val="005D2034"/>
     <w:rsid w:val="005D22C9"/>
@@ -18058,59 +18266,61 @@
     <w:rsid w:val="006C75C0"/>
     <w:rsid w:val="006D18F5"/>
     <w:rsid w:val="006D466B"/>
     <w:rsid w:val="006D4C97"/>
     <w:rsid w:val="006E1FB2"/>
     <w:rsid w:val="006E2385"/>
     <w:rsid w:val="006E3682"/>
     <w:rsid w:val="006E3EE1"/>
     <w:rsid w:val="006F3D9C"/>
     <w:rsid w:val="006F4B9D"/>
     <w:rsid w:val="006F7FCD"/>
     <w:rsid w:val="007037C8"/>
     <w:rsid w:val="00704F58"/>
     <w:rsid w:val="007067E4"/>
     <w:rsid w:val="00706A47"/>
     <w:rsid w:val="00711C40"/>
     <w:rsid w:val="00713FE7"/>
     <w:rsid w:val="0072072A"/>
     <w:rsid w:val="00721B84"/>
     <w:rsid w:val="00723D6F"/>
     <w:rsid w:val="007247BC"/>
     <w:rsid w:val="007252E9"/>
     <w:rsid w:val="00725376"/>
     <w:rsid w:val="007303EC"/>
     <w:rsid w:val="00731AA0"/>
+    <w:rsid w:val="00731EAE"/>
     <w:rsid w:val="007411F6"/>
     <w:rsid w:val="00744430"/>
     <w:rsid w:val="00744EF1"/>
     <w:rsid w:val="0074628E"/>
     <w:rsid w:val="00746D7A"/>
     <w:rsid w:val="00747B7A"/>
     <w:rsid w:val="007512AC"/>
     <w:rsid w:val="00752FCC"/>
     <w:rsid w:val="007531F9"/>
+    <w:rsid w:val="007541CB"/>
     <w:rsid w:val="00757E9E"/>
     <w:rsid w:val="007601AF"/>
     <w:rsid w:val="00762D8D"/>
     <w:rsid w:val="00763A57"/>
     <w:rsid w:val="00773842"/>
     <w:rsid w:val="00775750"/>
     <w:rsid w:val="00780AEC"/>
     <w:rsid w:val="0078237B"/>
     <w:rsid w:val="00783D83"/>
     <w:rsid w:val="007A1916"/>
     <w:rsid w:val="007A2339"/>
     <w:rsid w:val="007A2C54"/>
     <w:rsid w:val="007A60E6"/>
     <w:rsid w:val="007B07A7"/>
     <w:rsid w:val="007B58A3"/>
     <w:rsid w:val="007B6672"/>
     <w:rsid w:val="007B776E"/>
     <w:rsid w:val="007C1CBD"/>
     <w:rsid w:val="007C6898"/>
     <w:rsid w:val="007C73A8"/>
     <w:rsid w:val="007D0367"/>
     <w:rsid w:val="007D1CF7"/>
     <w:rsid w:val="007D2099"/>
     <w:rsid w:val="007D6AD3"/>
     <w:rsid w:val="007E011A"/>
@@ -18211,50 +18421,51 @@
     <w:rsid w:val="009B4CAA"/>
     <w:rsid w:val="009B6455"/>
     <w:rsid w:val="009B76B6"/>
     <w:rsid w:val="009B7B20"/>
     <w:rsid w:val="009C0364"/>
     <w:rsid w:val="009C20C6"/>
     <w:rsid w:val="009C4B73"/>
     <w:rsid w:val="009C5B28"/>
     <w:rsid w:val="009D12D8"/>
     <w:rsid w:val="009D165E"/>
     <w:rsid w:val="009D1C54"/>
     <w:rsid w:val="009D2B5E"/>
     <w:rsid w:val="009D6CAE"/>
     <w:rsid w:val="009E549E"/>
     <w:rsid w:val="009E5C38"/>
     <w:rsid w:val="009F023E"/>
     <w:rsid w:val="009F5F57"/>
     <w:rsid w:val="009F7707"/>
     <w:rsid w:val="00A01A15"/>
     <w:rsid w:val="00A01D2C"/>
     <w:rsid w:val="00A06B18"/>
     <w:rsid w:val="00A1384F"/>
     <w:rsid w:val="00A13A55"/>
     <w:rsid w:val="00A17C31"/>
     <w:rsid w:val="00A21378"/>
+    <w:rsid w:val="00A23969"/>
     <w:rsid w:val="00A23D30"/>
     <w:rsid w:val="00A24742"/>
     <w:rsid w:val="00A271CC"/>
     <w:rsid w:val="00A31947"/>
     <w:rsid w:val="00A31B1C"/>
     <w:rsid w:val="00A31BF1"/>
     <w:rsid w:val="00A32855"/>
     <w:rsid w:val="00A37945"/>
     <w:rsid w:val="00A432C4"/>
     <w:rsid w:val="00A43E13"/>
     <w:rsid w:val="00A458C8"/>
     <w:rsid w:val="00A52291"/>
     <w:rsid w:val="00A647C2"/>
     <w:rsid w:val="00A66DB5"/>
     <w:rsid w:val="00A72053"/>
     <w:rsid w:val="00A80408"/>
     <w:rsid w:val="00A81C8B"/>
     <w:rsid w:val="00A81F1F"/>
     <w:rsid w:val="00A854CD"/>
     <w:rsid w:val="00A873CD"/>
     <w:rsid w:val="00A87897"/>
     <w:rsid w:val="00A906D0"/>
     <w:rsid w:val="00A93574"/>
     <w:rsid w:val="00A95C01"/>
     <w:rsid w:val="00AA050D"/>
@@ -18269,50 +18480,51 @@
     <w:rsid w:val="00AE0204"/>
     <w:rsid w:val="00AE0915"/>
     <w:rsid w:val="00AE358F"/>
     <w:rsid w:val="00AE4FD4"/>
     <w:rsid w:val="00AE6E47"/>
     <w:rsid w:val="00AE76A2"/>
     <w:rsid w:val="00AF0570"/>
     <w:rsid w:val="00AF135B"/>
     <w:rsid w:val="00AF5543"/>
     <w:rsid w:val="00B07829"/>
     <w:rsid w:val="00B0793C"/>
     <w:rsid w:val="00B12A93"/>
     <w:rsid w:val="00B231E4"/>
     <w:rsid w:val="00B25046"/>
     <w:rsid w:val="00B35E6E"/>
     <w:rsid w:val="00B4002C"/>
     <w:rsid w:val="00B45CE7"/>
     <w:rsid w:val="00B46463"/>
     <w:rsid w:val="00B556CE"/>
     <w:rsid w:val="00B5682D"/>
     <w:rsid w:val="00B56B99"/>
     <w:rsid w:val="00B6029B"/>
     <w:rsid w:val="00B613E9"/>
     <w:rsid w:val="00B62DAC"/>
     <w:rsid w:val="00B64034"/>
+    <w:rsid w:val="00B668C2"/>
     <w:rsid w:val="00B70415"/>
     <w:rsid w:val="00B71AFF"/>
     <w:rsid w:val="00B76333"/>
     <w:rsid w:val="00B81156"/>
     <w:rsid w:val="00B811D1"/>
     <w:rsid w:val="00B82033"/>
     <w:rsid w:val="00B8357D"/>
     <w:rsid w:val="00B85D5A"/>
     <w:rsid w:val="00B86BFB"/>
     <w:rsid w:val="00B90E8A"/>
     <w:rsid w:val="00B9121C"/>
     <w:rsid w:val="00B915C2"/>
     <w:rsid w:val="00B96663"/>
     <w:rsid w:val="00B97802"/>
     <w:rsid w:val="00BB1657"/>
     <w:rsid w:val="00BB2B28"/>
     <w:rsid w:val="00BB3B0D"/>
     <w:rsid w:val="00BB47F7"/>
     <w:rsid w:val="00BB4C74"/>
     <w:rsid w:val="00BB4D56"/>
     <w:rsid w:val="00BB526A"/>
     <w:rsid w:val="00BB62D7"/>
     <w:rsid w:val="00BB6DB0"/>
     <w:rsid w:val="00BC7629"/>
     <w:rsid w:val="00BD3FE0"/>
@@ -19934,51 +20146,51 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -20219,75 +20431,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51CB8A9F-6215-473D-9931-AB9F76E7F097}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1416</Words>
-  <Characters>8072</Characters>
+  <Words>1425</Words>
+  <Characters>8128</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>67</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>RHC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9470</CharactersWithSpaces>
+  <CharactersWithSpaces>9534</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Nicola Ware</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Solution ID">
     <vt:lpwstr>{15727DE6-F92D-4E46-ACB4-0E2C58B31A18}</vt:lpwstr>
   </property>
 </Properties>
 </file>