--- v0 (2025-11-30)
+++ v1 (2026-05-02)
@@ -728,81 +728,69 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NPH </w:t>
             </w:r>
             <w:r w:rsidR="00034559">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="000E1DE2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>tudy Coordinator</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00CD54CF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="000E1DE2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">  (</w:t>
-[...10 lines deleted...]
-              <w:t>administrative contact)</w:t>
+              <w:t xml:space="preserve">  (administrative contact)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3F5F4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47E3E53B" w14:textId="77777777" w:rsidR="000E1DE2" w:rsidRDefault="000E1DE2" w:rsidP="000E1DE2">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00550A84">
               <w:rPr>
@@ -1277,51 +1265,51 @@
       </w:tr>
       <w:tr w:rsidR="00FC2829" w:rsidRPr="00615DC2" w14:paraId="061C2C74" w14:textId="77777777" w:rsidTr="008B3CA7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="210638AD" w14:textId="77777777" w:rsidR="00FC2829" w:rsidRDefault="00694460" w:rsidP="00FC2829">
+          <w:p w14:paraId="210638AD" w14:textId="77777777" w:rsidR="00FC2829" w:rsidRDefault="00E86092" w:rsidP="00FC2829">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="429405952"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -1426,51 +1414,51 @@
       </w:tr>
       <w:tr w:rsidR="00FC2829" w:rsidRPr="00615DC2" w14:paraId="39F6F412" w14:textId="77777777" w:rsidTr="008B3CA7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01E2154B" w14:textId="77777777" w:rsidR="00FC2829" w:rsidRPr="004F4DD2" w:rsidRDefault="00694460" w:rsidP="00FC2829">
+          <w:p w14:paraId="01E2154B" w14:textId="77777777" w:rsidR="00FC2829" w:rsidRPr="004F4DD2" w:rsidRDefault="00E86092" w:rsidP="00FC2829">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="442882643"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1572,51 +1560,51 @@
       </w:tr>
       <w:tr w:rsidR="00FC2829" w:rsidRPr="00615DC2" w14:paraId="71355189" w14:textId="77777777" w:rsidTr="008B3CA7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51FE1720" w14:textId="77777777" w:rsidR="00FC2829" w:rsidRDefault="00694460" w:rsidP="00FC2829">
+          <w:p w14:paraId="51FE1720" w14:textId="77777777" w:rsidR="00FC2829" w:rsidRDefault="00E86092" w:rsidP="00FC2829">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1621375760"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -1720,51 +1708,51 @@
       </w:tr>
       <w:tr w:rsidR="00FC2829" w:rsidRPr="00615DC2" w14:paraId="68D4B01A" w14:textId="77777777" w:rsidTr="008B3CA7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2585E756" w14:textId="77777777" w:rsidR="00FC2829" w:rsidRDefault="00694460" w:rsidP="00FC2829">
+          <w:p w14:paraId="2585E756" w14:textId="77777777" w:rsidR="00FC2829" w:rsidRDefault="00E86092" w:rsidP="00FC2829">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-550298143"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -1878,51 +1866,51 @@
       </w:tr>
       <w:tr w:rsidR="00FC2829" w:rsidRPr="00615DC2" w14:paraId="1EED9471" w14:textId="77777777" w:rsidTr="008B3CA7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4274C1CB" w14:textId="77777777" w:rsidR="00FC2829" w:rsidRDefault="00694460" w:rsidP="00FC2829">
+          <w:p w14:paraId="4274C1CB" w14:textId="77777777" w:rsidR="00FC2829" w:rsidRDefault="00E86092" w:rsidP="00FC2829">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1303656480"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -2027,51 +2015,51 @@
       </w:tr>
       <w:tr w:rsidR="00FC2829" w:rsidRPr="00615DC2" w14:paraId="640AC555" w14:textId="77777777" w:rsidTr="008B3CA7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B64657B" w14:textId="77777777" w:rsidR="00FC2829" w:rsidRDefault="00694460" w:rsidP="00FC2829">
+          <w:p w14:paraId="1B64657B" w14:textId="77777777" w:rsidR="00FC2829" w:rsidRDefault="00E86092" w:rsidP="00FC2829">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="887990350"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -2202,51 +2190,51 @@
       </w:tr>
       <w:tr w:rsidR="00FC2829" w:rsidRPr="00615DC2" w14:paraId="3077AD87" w14:textId="77777777" w:rsidTr="008B3CA7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C414937" w14:textId="77777777" w:rsidR="00FC2829" w:rsidRDefault="00694460" w:rsidP="00FC2829">
+          <w:p w14:paraId="0C414937" w14:textId="77777777" w:rsidR="00FC2829" w:rsidRDefault="00E86092" w:rsidP="00FC2829">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-23711356"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -2377,51 +2365,51 @@
       </w:tr>
       <w:tr w:rsidR="00FC2829" w:rsidRPr="00615DC2" w14:paraId="6593B8BE" w14:textId="77777777" w:rsidTr="008B3CA7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A48EE54" w14:textId="77777777" w:rsidR="00FC2829" w:rsidRPr="00FC2829" w:rsidRDefault="00694460" w:rsidP="00FC2829">
+          <w:p w14:paraId="7A48EE54" w14:textId="77777777" w:rsidR="00FC2829" w:rsidRPr="00FC2829" w:rsidRDefault="00E86092" w:rsidP="00FC2829">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1186487906"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2540,51 +2528,51 @@
       </w:tr>
       <w:tr w:rsidR="00FC2829" w:rsidRPr="00615DC2" w14:paraId="25855348" w14:textId="77777777" w:rsidTr="008B3CA7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F23441C" w14:textId="77777777" w:rsidR="00FC2829" w:rsidRPr="00FC2829" w:rsidRDefault="00694460" w:rsidP="00FC2829">
+          <w:p w14:paraId="6F23441C" w14:textId="77777777" w:rsidR="00FC2829" w:rsidRPr="00FC2829" w:rsidRDefault="00E86092" w:rsidP="00FC2829">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="386767703"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2713,51 +2701,51 @@
       </w:tr>
       <w:tr w:rsidR="00FC2829" w:rsidRPr="00615DC2" w14:paraId="0AE7D0EA" w14:textId="77777777" w:rsidTr="008B3CA7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06D8AA41" w14:textId="77777777" w:rsidR="00FC2829" w:rsidRPr="00FC2829" w:rsidRDefault="00694460" w:rsidP="00FC2829">
+          <w:p w14:paraId="06D8AA41" w14:textId="77777777" w:rsidR="00FC2829" w:rsidRPr="00FC2829" w:rsidRDefault="00E86092" w:rsidP="00FC2829">
             <w:pPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1275367491"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2894,51 +2882,51 @@
       </w:tr>
       <w:tr w:rsidR="00FC2829" w:rsidRPr="00615DC2" w14:paraId="77FD3EBA" w14:textId="77777777" w:rsidTr="008B3CA7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A465169" w14:textId="77777777" w:rsidR="00FC2829" w:rsidRPr="004F4DD2" w:rsidRDefault="00694460" w:rsidP="00FC2829">
+          <w:p w14:paraId="7A465169" w14:textId="77777777" w:rsidR="00FC2829" w:rsidRPr="004F4DD2" w:rsidRDefault="00E86092" w:rsidP="00FC2829">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-725989734"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3752,57 +3740,57 @@
             <w:r w:rsidRPr="00A276B8">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the submission email</w:t>
             </w:r>
             <w:r w:rsidRPr="00A276B8">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="509A24C3" w14:textId="77777777" w:rsidR="00A276B8" w:rsidRDefault="00A276B8" w:rsidP="00627DA0">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A276B8" w:rsidSect="00C05260">
+    <w:sectPr w:rsidR="00A276B8" w:rsidSect="00E86092">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1440" w:right="1010" w:bottom="1134" w:left="900" w:header="450" w:footer="364" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1010" w:bottom="1134" w:left="900" w:header="450" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2CDF6EB9" w14:textId="77777777" w:rsidR="00AC47EE" w:rsidRDefault="00AC47EE" w:rsidP="00CB4C24">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3C8CCDB6" w14:textId="77777777" w:rsidR="00AC47EE" w:rsidRDefault="00AC47EE" w:rsidP="00CB4C24">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
@@ -3871,515 +3859,464 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:id w:val="1096670344"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="3571B1C2" w14:textId="77777777" w:rsidR="00B556CE" w:rsidRPr="004A6B1C" w:rsidRDefault="00263A80" w:rsidP="00C05260">
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-968588552"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:p w14:paraId="5C28476F" w14:textId="77777777" w:rsidR="005F6202" w:rsidRPr="001F72B2" w:rsidRDefault="005F6202" w:rsidP="005F6202">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F72B2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Newcastle Private Hospital Research Governance Form 2: Amendment Request Form - Version 1; September 2025 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="447B583F" w14:textId="388FE42D" w:rsidR="005F6202" w:rsidRDefault="005F6202" w:rsidP="005F6202">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="9026"/>
+                <w:tab w:val="left" w:pos="8070"/>
+                <w:tab w:val="left" w:pos="8265"/>
+                <w:tab w:val="left" w:pos="8655"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F72B2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Based on Healthscope Research Governance Form 2 – Version 1; February 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="005F6202">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6202">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="005F6202">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="005F6202">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6202">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="005F6202">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6202">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="005F6202">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="005F6202">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F6202">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+      <w:p w14:paraId="65BD418E" w14:textId="4E4956E2" w:rsidR="00B556CE" w:rsidRPr="00694460" w:rsidRDefault="00E86092" w:rsidP="00E86092">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="9026"/>
             <w:tab w:val="right" w:pos="9810"/>
           </w:tabs>
           <w:spacing w:before="120"/>
           <w:rPr>
-            <w:rFonts w:cstheme="minorHAnsi"/>
-[...129 lines deleted...]
-          <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
-        <w:r>
-[...81 lines deleted...]
-        </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:id w:val="-953863220"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="7BD2CE9A" w14:textId="77777777" w:rsidR="00B556CE" w:rsidRPr="004A6B1C" w:rsidRDefault="00263A80" w:rsidP="00627DA0">
+      <w:p w14:paraId="4D0B94B1" w14:textId="17BE9B18" w:rsidR="005F6202" w:rsidRPr="00E86092" w:rsidRDefault="005522B4" w:rsidP="005F6202">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00E86092">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Newcastle Private Hospital </w:t>
+        </w:r>
+        <w:r w:rsidR="005F6202" w:rsidRPr="00E86092">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Research Governance Form 2: Amendment Request Form - </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E86092">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>Version 1; September 2025</w:t>
+        </w:r>
+        <w:r w:rsidR="005F6202" w:rsidRPr="00E86092">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:p>
+      <w:p w14:paraId="614CE9D9" w14:textId="75BEA85D" w:rsidR="00B556CE" w:rsidRPr="00E86092" w:rsidRDefault="005F6202" w:rsidP="00E86092">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="9026"/>
-            <w:tab w:val="right" w:pos="9810"/>
+            <w:tab w:val="left" w:pos="8070"/>
+            <w:tab w:val="left" w:pos="8265"/>
+            <w:tab w:val="left" w:pos="8655"/>
           </w:tabs>
-          <w:spacing w:before="120"/>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00694460">
+        <w:r w:rsidRPr="00E86092">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Based on </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E86092">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>Healthscope Research Governance Form 2 – Version 1; February 2025</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="22"/>
           </w:rPr>
-          <w:t>Amendment Request For</w:t>
+          <w:t xml:space="preserve">  </w:t>
         </w:r>
-        <w:r w:rsidR="00A9403B" w:rsidRPr="00694460">
-[...7 lines deleted...]
-        <w:r w:rsidR="00B556CE">
+        <w:r>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:tab/>
-          <w:t xml:space="preserve">            </w:t>
         </w:r>
-        <w:r w:rsidR="00A9403B">
+        <w:r>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve">                                                                      </w:t>
+          <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B556CE">
+        <w:r>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve">                                            </w:t>
+          <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B556CE" w:rsidRPr="00852FB0">
+        <w:r w:rsidRPr="005F6202">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
-        <w:r w:rsidR="00B556CE" w:rsidRPr="00852FB0">
+        <w:r w:rsidRPr="005F6202">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B556CE" w:rsidRPr="00852FB0">
+        <w:r w:rsidRPr="005F6202">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B556CE" w:rsidRPr="00852FB0">
+        <w:r w:rsidRPr="005F6202">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008B3CA7">
-[...9 lines deleted...]
-        <w:r w:rsidR="00B556CE" w:rsidRPr="00852FB0">
+        <w:r w:rsidRPr="005F6202">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
           </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005F6202">
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-        <w:r w:rsidR="00B556CE" w:rsidRPr="00852FB0">
+        <w:r w:rsidRPr="005F6202">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> of </w:t>
         </w:r>
-        <w:r w:rsidR="00B556CE" w:rsidRPr="00852FB0">
+        <w:r w:rsidRPr="005F6202">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B556CE" w:rsidRPr="00852FB0">
+        <w:r w:rsidRPr="005F6202">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B556CE" w:rsidRPr="00852FB0">
+        <w:r w:rsidRPr="005F6202">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008B3CA7">
-[...9 lines deleted...]
-        <w:r w:rsidR="00B556CE" w:rsidRPr="00852FB0">
+        <w:r w:rsidRPr="005F6202">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
           </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005F6202">
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
-        </w:r>
-[...56 lines deleted...]
-          <w:t>Newcastle Private Hospital Version 1; September 2025</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="44A80931" w14:textId="77777777" w:rsidR="00AC47EE" w:rsidRDefault="00AC47EE" w:rsidP="00CB4C24">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1F5517BE" w14:textId="77777777" w:rsidR="00AC47EE" w:rsidRDefault="00AC47EE" w:rsidP="00CB4C24">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
@@ -4541,108 +4478,59 @@
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="00BAD6AD" w14:textId="77777777" w:rsidR="00CD54CF" w:rsidRDefault="00CD54CF" w:rsidP="00CD54CF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4995"/>
         <w:tab w:val="left" w:pos="7465"/>
       </w:tabs>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="25A040B4" w14:textId="1AC57D57" w:rsidR="00A9403B" w:rsidRDefault="00166B7E" w:rsidP="00694460">
+  <w:p w14:paraId="25A040B4" w14:textId="1FA92EAE" w:rsidR="00A9403B" w:rsidRDefault="00A9403B" w:rsidP="00694460">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4995"/>
         <w:tab w:val="left" w:pos="7465"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r>
-[...47 lines deleted...]
-    </w:r>
   </w:p>
   <w:p w14:paraId="0FDF0226" w14:textId="71B0F5EE" w:rsidR="00A9403B" w:rsidRDefault="00B556CE" w:rsidP="00C05260">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4510"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007A60E6">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -5930,53 +5818,52 @@
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1772705644">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1828664209">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="972296925">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1164277925">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="259265631">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1902861024">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C3E12"/>
     <w:rsid w:val="00005C09"/>
@@ -6201,53 +6088,55 @@
     <w:rsid w:val="003E5AF2"/>
     <w:rsid w:val="003E68CC"/>
     <w:rsid w:val="003F0BB6"/>
     <w:rsid w:val="003F1CAA"/>
     <w:rsid w:val="003F628F"/>
     <w:rsid w:val="004021F5"/>
     <w:rsid w:val="004025D1"/>
     <w:rsid w:val="00403C34"/>
     <w:rsid w:val="0040747D"/>
     <w:rsid w:val="00407BEC"/>
     <w:rsid w:val="004108A1"/>
     <w:rsid w:val="00411552"/>
     <w:rsid w:val="00413621"/>
     <w:rsid w:val="004153FE"/>
     <w:rsid w:val="004154B3"/>
     <w:rsid w:val="004160FC"/>
     <w:rsid w:val="00416E62"/>
     <w:rsid w:val="00417BCC"/>
     <w:rsid w:val="0042153F"/>
     <w:rsid w:val="0042472C"/>
     <w:rsid w:val="00424CD9"/>
     <w:rsid w:val="00425BB1"/>
     <w:rsid w:val="00426A3C"/>
     <w:rsid w:val="00431108"/>
     <w:rsid w:val="00440A10"/>
+    <w:rsid w:val="00440E90"/>
     <w:rsid w:val="0044248E"/>
     <w:rsid w:val="004457F5"/>
     <w:rsid w:val="00452F9E"/>
+    <w:rsid w:val="0046030A"/>
     <w:rsid w:val="004631AD"/>
     <w:rsid w:val="00467D0C"/>
     <w:rsid w:val="00475EF6"/>
     <w:rsid w:val="004801C1"/>
     <w:rsid w:val="00480CC6"/>
     <w:rsid w:val="004855C9"/>
     <w:rsid w:val="00490979"/>
     <w:rsid w:val="00492CCD"/>
     <w:rsid w:val="00493747"/>
     <w:rsid w:val="00494958"/>
     <w:rsid w:val="0049551C"/>
     <w:rsid w:val="004A4530"/>
     <w:rsid w:val="004A5A8D"/>
     <w:rsid w:val="004A6B1C"/>
     <w:rsid w:val="004B0D15"/>
     <w:rsid w:val="004B3B65"/>
     <w:rsid w:val="004B3EA1"/>
     <w:rsid w:val="004B78AF"/>
     <w:rsid w:val="004B78BE"/>
     <w:rsid w:val="004C0B14"/>
     <w:rsid w:val="004C3FA2"/>
     <w:rsid w:val="004C5CD6"/>
     <w:rsid w:val="004C5FA8"/>
     <w:rsid w:val="004C6CE7"/>
     <w:rsid w:val="004D5CD9"/>
@@ -6282,50 +6171,51 @@
     <w:rsid w:val="005710BA"/>
     <w:rsid w:val="00571F20"/>
     <w:rsid w:val="005745F2"/>
     <w:rsid w:val="005752BA"/>
     <w:rsid w:val="00576960"/>
     <w:rsid w:val="00577FEA"/>
     <w:rsid w:val="00586731"/>
     <w:rsid w:val="00591F63"/>
     <w:rsid w:val="00594388"/>
     <w:rsid w:val="005A61D1"/>
     <w:rsid w:val="005A71EB"/>
     <w:rsid w:val="005B28B0"/>
     <w:rsid w:val="005B642B"/>
     <w:rsid w:val="005B7808"/>
     <w:rsid w:val="005C4A8E"/>
     <w:rsid w:val="005C6488"/>
     <w:rsid w:val="005C6C06"/>
     <w:rsid w:val="005D22C9"/>
     <w:rsid w:val="005D23F2"/>
     <w:rsid w:val="005D64CE"/>
     <w:rsid w:val="005D6A24"/>
     <w:rsid w:val="005D7A4D"/>
     <w:rsid w:val="005E1819"/>
     <w:rsid w:val="005E3634"/>
     <w:rsid w:val="005F1039"/>
+    <w:rsid w:val="005F6202"/>
     <w:rsid w:val="006016D6"/>
     <w:rsid w:val="00602662"/>
     <w:rsid w:val="00602765"/>
     <w:rsid w:val="0060344F"/>
     <w:rsid w:val="00603BBB"/>
     <w:rsid w:val="006050D9"/>
     <w:rsid w:val="006062D4"/>
     <w:rsid w:val="00606D58"/>
     <w:rsid w:val="00607507"/>
     <w:rsid w:val="00615DC2"/>
     <w:rsid w:val="00620034"/>
     <w:rsid w:val="00622A41"/>
     <w:rsid w:val="00627DA0"/>
     <w:rsid w:val="006351E1"/>
     <w:rsid w:val="0063572A"/>
     <w:rsid w:val="00635F49"/>
     <w:rsid w:val="00640AED"/>
     <w:rsid w:val="006415E4"/>
     <w:rsid w:val="006419C6"/>
     <w:rsid w:val="006460E2"/>
     <w:rsid w:val="0065061B"/>
     <w:rsid w:val="00653EF8"/>
     <w:rsid w:val="006649C3"/>
     <w:rsid w:val="00670AC4"/>
     <w:rsid w:val="00671381"/>
@@ -6575,50 +6465,51 @@
     <w:rsid w:val="00B62DAC"/>
     <w:rsid w:val="00B64034"/>
     <w:rsid w:val="00B70415"/>
     <w:rsid w:val="00B719D4"/>
     <w:rsid w:val="00B71AFF"/>
     <w:rsid w:val="00B76333"/>
     <w:rsid w:val="00B81156"/>
     <w:rsid w:val="00B811D1"/>
     <w:rsid w:val="00B82033"/>
     <w:rsid w:val="00B8357D"/>
     <w:rsid w:val="00B85D5A"/>
     <w:rsid w:val="00B86BFB"/>
     <w:rsid w:val="00B90E8A"/>
     <w:rsid w:val="00B9121C"/>
     <w:rsid w:val="00B915C2"/>
     <w:rsid w:val="00B96663"/>
     <w:rsid w:val="00BA4B55"/>
     <w:rsid w:val="00BB1657"/>
     <w:rsid w:val="00BB2B28"/>
     <w:rsid w:val="00BB3B0D"/>
     <w:rsid w:val="00BB47F7"/>
     <w:rsid w:val="00BB4C74"/>
     <w:rsid w:val="00BB4D56"/>
     <w:rsid w:val="00BB526A"/>
     <w:rsid w:val="00BB62D7"/>
+    <w:rsid w:val="00BB6B85"/>
     <w:rsid w:val="00BB6DB0"/>
     <w:rsid w:val="00BC7629"/>
     <w:rsid w:val="00BD4E94"/>
     <w:rsid w:val="00BD7364"/>
     <w:rsid w:val="00BE2E11"/>
     <w:rsid w:val="00BE3741"/>
     <w:rsid w:val="00BF200D"/>
     <w:rsid w:val="00BF2186"/>
     <w:rsid w:val="00BF46B2"/>
     <w:rsid w:val="00C01AD2"/>
     <w:rsid w:val="00C034A2"/>
     <w:rsid w:val="00C03B0B"/>
     <w:rsid w:val="00C04AB4"/>
     <w:rsid w:val="00C04F95"/>
     <w:rsid w:val="00C05260"/>
     <w:rsid w:val="00C0555B"/>
     <w:rsid w:val="00C05ADA"/>
     <w:rsid w:val="00C05FA2"/>
     <w:rsid w:val="00C070AA"/>
     <w:rsid w:val="00C07A92"/>
     <w:rsid w:val="00C11D89"/>
     <w:rsid w:val="00C21D85"/>
     <w:rsid w:val="00C22FE2"/>
     <w:rsid w:val="00C238F2"/>
     <w:rsid w:val="00C316E0"/>
@@ -6724,50 +6615,51 @@
     <w:rsid w:val="00E13FA3"/>
     <w:rsid w:val="00E147EB"/>
     <w:rsid w:val="00E14933"/>
     <w:rsid w:val="00E17618"/>
     <w:rsid w:val="00E17BC2"/>
     <w:rsid w:val="00E21251"/>
     <w:rsid w:val="00E26006"/>
     <w:rsid w:val="00E26C99"/>
     <w:rsid w:val="00E27909"/>
     <w:rsid w:val="00E34988"/>
     <w:rsid w:val="00E40294"/>
     <w:rsid w:val="00E44C84"/>
     <w:rsid w:val="00E44DD4"/>
     <w:rsid w:val="00E51164"/>
     <w:rsid w:val="00E52661"/>
     <w:rsid w:val="00E53D36"/>
     <w:rsid w:val="00E5704C"/>
     <w:rsid w:val="00E600F7"/>
     <w:rsid w:val="00E61713"/>
     <w:rsid w:val="00E64796"/>
     <w:rsid w:val="00E67CB9"/>
     <w:rsid w:val="00E715AB"/>
     <w:rsid w:val="00E745C8"/>
     <w:rsid w:val="00E7738F"/>
     <w:rsid w:val="00E82009"/>
+    <w:rsid w:val="00E86092"/>
     <w:rsid w:val="00E87591"/>
     <w:rsid w:val="00E87B38"/>
     <w:rsid w:val="00E90E15"/>
     <w:rsid w:val="00E92352"/>
     <w:rsid w:val="00E9397A"/>
     <w:rsid w:val="00EA0C12"/>
     <w:rsid w:val="00EA1A61"/>
     <w:rsid w:val="00EA4DA5"/>
     <w:rsid w:val="00EA7668"/>
     <w:rsid w:val="00EB2D49"/>
     <w:rsid w:val="00EB6CDE"/>
     <w:rsid w:val="00EC0343"/>
     <w:rsid w:val="00EC0F08"/>
     <w:rsid w:val="00EC3D63"/>
     <w:rsid w:val="00EC49CA"/>
     <w:rsid w:val="00EC5089"/>
     <w:rsid w:val="00EC7281"/>
     <w:rsid w:val="00ED0B18"/>
     <w:rsid w:val="00ED60F9"/>
     <w:rsid w:val="00EE189A"/>
     <w:rsid w:val="00EE1ACB"/>
     <w:rsid w:val="00EE62C0"/>
     <w:rsid w:val="00EE7936"/>
     <w:rsid w:val="00EF0CEA"/>
     <w:rsid w:val="00EF2F62"/>
@@ -8231,51 +8123,51 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:NPHresearchgovernance@healthscope.com.au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>